--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -619,1964 +619,1964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04613241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Research Results Based on Non-Textual Sources and Their Interpretation for the History of Mendicant Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Universitatis Babeş-Bolyai – Historia </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (1), pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du nouveau sur le poverello breton ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 122 (4), pp.7-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/abpo.3130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/abpo.3130⟩</w:t>
+                <w:t xml:space="preserve">hal-01681365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les confraternités des ordres mendiants au Moyen Âge : une histoire à écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.677-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rma.213.0677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Research Results Based on Non-Textual Sources and Their Interpretation for the History of Mendicant Economy</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion du dossier spécial « Le fonctionnement matériel des couvents mendiants en Europe centrale (vers 1220-vers 1550) : bilan historiographique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes franciscaines (Nouvelle série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.109-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du dossier spécial « Le fonctionnement matériel des couvents mendiants en Europe centrale (vers 1220-vers 1550) : bilan historiographique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes franciscaines (Nouvelle série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le testament d'Élisabeth Łokietek, reine de Hongrie et de Pologne (1380) : remarques introductives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire des princes angevins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2012) (1), pp.45-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00844212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Ermites de saint Augustin en Hongrie médiévale : état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Augustiniana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (1-2), pp.77-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00775864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le testament d'élisabeth ?okietek, reine de Hongrie et de Pologne (1380) : remarques introductives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire des Princes Angevins. Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.45-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travaux sur les ordres mendiants en Transylvanie médiévale au regard des tendances actuelles de la recherche européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Universitatis Babeş-Bolyai – Historia </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 60 (1), pp.1-14</w:t>
+              <w:t xml:space="preserve">, 2011, 56, pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les confraternités des ordres mendiants au Moyen Âge : une histoire à écrire</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les travaux sur les ordres mendiants en Transylvanie médiévale au regard des tendances actuelles de la recherche européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Studia Universitatis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (1), pp.1-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frères mendiants et l'économie en Hongrie médiévale. L'état de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">études franciscaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n. s., n°3, fasc. 2, pp.166-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les frères mendiants et l’économie en Hongrie médiévale. L’état de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes franciscaines (Nouvelle série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (2), pp.166-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rois angevins et les débuts de l'observance franciscaine en Hongrie au XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association Mémoires des princes angevins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.27-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rois angevins et les débuts de l’observance franciscaine en Hongrie au XIVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin annuel Mémoires des Princes Angevins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.27-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A szegények és a betegek gondozása a középkor végi magyar városokban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Korall. Tarsadalomtörténeti folyoirat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11-12, pp.47-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A szegények és a betegek gondozasa a középkor végi magyar varosokban [Le soin aux pauvres et aux malades dans les villes hongroises à la fin du Moyen Age]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Korall. Tarsadalomtörténeti folyoirat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, n°11-12, p. 47-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion des laïcs, vue par les prédicateurs franciscains hongrois de la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specimina Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1, pp.147-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les confréries en Hongrie à la fin du Moyen Âge. L’exemple de la confrérie « Mère de Miséricorde » de Bardejov (1449-1525) (I)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.677-701. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2000, 106 (2), pp.347-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conclusion du dossier spécial « Le fonctionnement matériel des couvents mendiants en Europe centrale (vers 1220-vers 1550) : bilan historiographique »</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les confréries hongroises au Moyen Age. L'exemple de la confrérie Mère-de-Miséricorde de Bardejov (1483-1525)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moye Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, p.347-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les confréries en Hongrie à la fin du Moyen Âge. L’exemple de la confrérie « Mère de Miséricorde » de Bardejov (1449-1525) (II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (1), pp.109-115</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 106 (3), pp.495-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (1), pp.7-8</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clercs de paroisse et frères mendiants dans les villes hongroises à la fin du Moyen Age : entre coopération et concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift der Savigny-Stiftung für Rechtsgeschichte. Kanonistische Abteilung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, n° 85, p. 277-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (2012) (1), pp.45-58</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations de dépendance matérielle entre corps de ville et églises paroissiales en Hongrie au bas Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, p. 333-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A vilagi papsag és a koldulorendi baratok kapcsolatai a magyar varosokban a késö-középkorban : Sopron példaja [Les relations entre clergé paroissial et frères mendiants en Hongrie à la fin du Moyen Age : l'exemple de Sopron]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire des Princes Angevins. Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9, pp.45-58</w:t>
+              <w:t xml:space="preserve">Soproni Szemle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, n°3, p. 196-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les religieux et la ville au bas Moyen Age : moines et frères mendiants dans les villes du royaume de Hongrie des années 1320 aux années 1490</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 62 (1-2), pp.77-117</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, p. 97-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les confréries de Bratislava au bas Moyen Age d'après les sources testamentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00775864v1</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 56, pp.1-25</w:t>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confraternitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, vol. 9 (Fall 1998), p. 3-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 56 (1), pp.1-25</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relations de dépendance spirituelle entre corps de ville et églises paroissiales en Hongrie au bas Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, p. 395-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société et pouvoirs en Hongrie sous le règne de Mathias Corvin (1458-1490)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">études franciscaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, n. s., n°3, fasc. 2, pp.166-207</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société d'Histoire moderne et contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, n°3-4, p. 5-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...1055 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03307829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plébaniak és a varosi környezet. Plébaniatemplomok a XIV. és XV. szazadi magyar varosokban [Paroisses et milieu urbain. Les églises paroissiales dans les villes hongroises aux XIVe et XVe siècles]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aetas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, n\textdegree3-4, p. 59--92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2627,165 +2627,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mécanismes de contrôle économique à l’œuvre dans la province franciscaine observante de Hongrie à la fin du Moyen Âge (v. 1450-v.1530)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monastic Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jens Röhrkasten; Jürgen Sarnowsky, Dec 2017, Dresde, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les migrations dans la construction de l'image des Hongrois au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les migrations dans l'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Prague, République tchèque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01699209v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01699231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on parler d'Europe centrale au Moyen Âge ?</w:t>
               </w:r>
@@ -3444,1137 +3444,1137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03382906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Confraternity, Mendicant Orders, and Salvation in the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2018, Europa sacra</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02006027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'économie des couvents mendiants en Europe centrale (Bohême, Hongrie, Pologne, v. 1220-v.1550)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Viallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors série, 978-2-7535-7326-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-01779765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les saints et leur culte en Europe centrale au Moyen Âge (XIe-début du XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hagiologia, 978-2-503-57548-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Corvin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Indes savantes, 2016, 2846544360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koldulórendi konfraternitások a középkori Magyarországon (1270 k. – 1530 k.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pécsi Történettudományért Kulturális Intézet, 2015, 9789638948267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe centrale au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2013, 978-2-7535-2247-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00844213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe centrale au seuil de la modernité. Mutations sociales, religieuses et culturelles (Autriche, Bohême, Hongrie, Pologne, fin du XIVe- milieu du XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures et dynamiques religieuses dans les sociétés de l'Occident latin (1179-1449)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine de Cevins; Jean-Michel Matz. Presses universitaires de Rennes, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.131022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Europe centrale au seuil de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Hors série, 978-2-7535-7326-0</w:t>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Confraternity, Mendicant Orders, and Salvation in the Middle Ages</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les franciscains observants hongrois de l'expansion à la débÂcle (v. 1450 - v. 1540)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Istituto Storico dei Cappuccini, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les franciscains observants hongrois de l'expansion à la débâcle (vers 1450-vers 1540)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brepols, 2018, Europa sacra</w:t>
+              <w:t xml:space="preserve">Istituto storico dei Cappuccini, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les saints et leur culte en Europe centrale au Moyen Âge (XIe-début du XVIe siècle)</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation intellectuelle et culture du clergé dans les territoires angevins (vers 1246 - vers 1480)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Hagiologia, 978-2-503-57548-3</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Mathias Corvin</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Étienne de Hongrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Les Indes savantes, 2016, 2846544360</w:t>
+              <w:t xml:space="preserve">Fayard, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Koldulórendi konfraternitások a középkori Magyarországon (1270 k. – 1530 k.)</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Az Egyház a késő-középkori magyar városokban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pécsi Történettudományért Kulturális Intézet, 2015, 9789638948267</w:t>
+              <w:t xml:space="preserve">Szent István Társulat, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'Europe centrale au Moyen Âge</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Église dans les villes hongroises à la fin du Moyen Âge (vers 1320 - vers 1490)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2013, 978-2-7535-2247-3</w:t>
+              <w:t xml:space="preserve">Institut Hongrois de Paris; METEM, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...72 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Eglise dans les villes hongroises à la fin du Moyen Age (vers 1320 - vers 1490)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l'Institut Hongrois de Paris-METEM, I, 2003, Dissertationes</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...538 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03307954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La religion des laïcs, vue par les prédicateurs franciscains hongrois de la fin du Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Pécs, t. I, 2001, Specimina Nova</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4764,5156 +4764,5156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05004110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction du volume Un Moyen Âge en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Mathieu; Thierry Pécout. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un Moyen Âge en partage. Hommage à Jean-Michel Matz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 7-23, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04583403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le couvent franciscain Saint-Louis de Lipova et ses bienfaiteurs (v. 1325-1551)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Mathieu; Thierry Pécout. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un Moyen Âge en partage. Hommage à Jean-Michel Matz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.457-471, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12dif⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12dif⟩</w:t>
+                <w:t xml:space="preserve">halshs-04583454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme franciscaine, théologie du salut et mouvances laïques entre Elbe et Vistule au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marek Wójcik. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia monastica et mediaevalia. Opuscula Marco Derwich dedicata. Jubilee Book for Professor Marek Derwich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Księgarnia Akademicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-271, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12797/9788381387989.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction du volume Un Moyen Âge en partage</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04278998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A domonkos-rend konfraternitásáról a középkori Magyarországon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Mathieu; Thierry Pécout. </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Un Moyen Âge en partage. Hommage à Jean-Michel Matz</w:t>
+              <w:t xml:space="preserve">Emese EGYED, László PAKÓ, Attila WEISZ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Certamen X. Előadások a magyar tudomány napján az erdélyi múzeum egyesület I. szakosztályában</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I., Erdélyi Múzeum-Egyesület, pp.201-223, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04176915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De &amp;quot;nouvelles plantes de la foi&amp;quot; rétives à la réforme grégorienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bousquet-Labouérie; Patrick Henriet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Église, société et pouvoir dans la chrétienté latine (910-1274)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.307-319, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04194065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction du volume Le salut par procuration. Jalons pour une histoire des confraternités ou affiliations régulières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine de Cevins. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le salut par procuration. Jalons pour une histoire des confraternités ou affiliations régulières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 7-23, 2024</w:t>
+              <w:t xml:space="preserve">, p. 7-20, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De &amp;quot;nouvelles plantes de la foi&amp;quot; rétives à la réforme grégorienne ?</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04278986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les confraternités ont-elles plus de valeur que les indulgences ? La réponse du ministre provincial de Saxe Nicolas Lackmann († 1479)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christine Bousquet-Labouérie; Patrick Henriet. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, pp.307-319, 2023</w:t>
+              <w:t xml:space="preserve">Marie-Madeleine de Cevins. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le salut par procuration. Jalons pour une histoire des confraternités ou affiliations régulières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 73-88, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A domonkos-rend konfraternitásáról a középkori Magyarországon</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04278955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mécanismes de contrôle économique à l’œuvre dans la province franciscaine observante de Hongrie à la fin du Moyen Âge (v. 1450-v. 1530)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emese EGYED, László PAKÓ, Attila WEISZ. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, I., Erdélyi Múzeum-Egyesület, pp.201-223, 2023</w:t>
+              <w:t xml:space="preserve">Jens RÖHRKASTEN, Jürgen SARNOWSKY. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monastic Finance. Studies on the Economy of Benedictines, Military Orders, and Mendicants / Klösterliche Finanzverwaltung. Studien zur Wirtschaftsführung der Benediktiner, Ritterorden une Bettelorden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lit Verlag, pp.222-243, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réforme franciscaine, théologie du salut et mouvances laïques entre Elbe et Vistule au XVe siècle</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04176924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monasticism in Medieval Central Europe (c. 800-c. 1550)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Studia monastica et mediaevalia. Opuscula Marco Derwich dedicata. Jubilee Book for Professor Marek Derwich</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Derwich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrix Romhányi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel ZIEMANN, Nada ZEČEVIĆ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Oxford Handbook of Medieval Central Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.507-529, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190920715.013.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04176941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une autre Europe ou le nouveau cœur de l’Occident ? Bohême, Hongrie et Pologne du XIIIe au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florian Mazel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Histoire du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.623-637, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction du volume Le salut par procuration. Jalons pour une histoire des confraternités ou affiliations régulières</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03382915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 2. L’Europe centrale en quinze instantanés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine de Cevins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le salut par procuration. Jalons pour une histoire des confraternités ou affiliations régulières</w:t>
+              <w:t xml:space="preserve">Démystifier l’Europe centrale. Bohême, Hongrie et Pologne du VIIe au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passés composés, pp.39-66, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04194069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine de Cevins. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démystifier l’Europe centrale. Bohême, Hongrie et Pologne du VIIe au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passés composés, pp.7-15, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04194067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mendiants, les indulgences et l’argent en Europe centrale (v. 1220-v. 1520)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Esther Dehoux; Caroline Galland; Catherine Vincent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des usages de la grâce. Pratiques des indulgences du Moyen Âge à l’époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.313-332, 2021, 978-2-7574-3291-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03250523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe centrale en quinze instantanés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine de Cevins. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démystifier l'Europe centrale. Bohême, Hongrie et Pologne du VIIe au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passés composés, p. 39-66, 2021, Démystifier l'Europe centrale</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03468057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine de Cevins. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démystifier l'Europe centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passés composés, p. 9-15, 2021, 978-2-3793-3015-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03451388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les orientations religieuses de Benoît Himfi (+1380/1381) : un tropisme mendiant de bon aloi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Pécout. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les officiers et la chose publique dans les territoires angevins (XIIIe-XVe siècle). Vers une culture politique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École Française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.475-502, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.6423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gazdaság és kereszténység a középkori Magyarországon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tamás Fedeles; Zsolt Hunyadi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Szent Márton és Benedek nyomában. Tanulmányok Koszta László emlékére</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Szegedi egyetem; Debreceni egyetem, pp.129-137, 2019, 978-963-306-709-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02408228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une économie de l'au-delà non comptable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine de Cevins; Ludovic Viallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'économie des couvents mendiants en Europe centrale (Bohême, Hongrie, Pologne, v. 1220-1550)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 7-20, 2023</w:t>
+              <w:t xml:space="preserve">, pp.363-376, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les confraternités ont-elles plus de valeur que les indulgences ? La réponse du ministre provincial de Saxe Nicolas Lackmann († 1479)</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01779771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine de Cevins; Ludovic Viallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'économie des couvents mendiants en Europe centrale (Bohême, Hongrie, Pologne, v. 1220 - v. 1550)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-19, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01779770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rayonnement des Franciscains de l’Observance en Hongrie à l’aune des entrées dans la confraternité de l’Ordre (v. 1450-v. 1530)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">György Galamb. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Franciscan Observance between Italy and Central Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Szegedi Tudomány Egyetem, p.105-123, 2017, Franciscan Observance between Italy and Central Europe (Chronica 15)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine de Cevins; Olivier Marin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les saints et leur culte en Europe centrale au Moyen Âge (XIe-début du XVIe siècle) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, Brepols, pp.327-350, 2017, Hagiologia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les confraternités des ordres mendiants au Moyen Âge : des réseaux sociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux spirituels et religieux du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du CTHS, pp.33-43, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversion selon les franciscains de la province observante de Hongrie au tournant des XVe et XVIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Boisson; Élisabeth Pinto-Mathieu. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La conversion : textes et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.301-314, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wspomnienia francuskiej studentki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pawel Kras. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Człowiek i historia. Rzecz o Jerzym Kłoczowskim. Profesorowi w 90. rocznicȩ urodzin przyjaciele, współpracownicy i uczniowie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instytut Europy Środkowo-Wshodniej, pp.23-28, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le franciscanisme à table</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Costamagno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’alimentation humaine. Entre choix et contraintes. Actes du 138e Congrès national des sociétés historiques et scientifiques, « Se nourrir : pratiques et stratégies alimentaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 138 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions du CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.238-249, 2014, Actes des congrès nationaux des sociétés historiques et scientifiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l’apologie chrétienne au Moyen Âge (XIe-XVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Pinto-Mathieu; Didier Boisson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Apologétique chrétienne. Expressions de la pensée religieuse de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.115-127, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l'apologie chrétienne au Moyen Âge &amp;quot; (chapitre introductif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Apologétique chrétienne. Expressions de la pensée religieuse de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.115-127, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation de l’information dans la province franciscaine observante de Hongrie au tournant des XVe et XVIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Brizay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes de l’échange. Communiquer, diffuser, informer de l’Antiquité au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.285-300, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christianisme, royauté et identité nationale en Hongrie à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Bagi; Tamás Fedeles; Gergely Kiss. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Köztes-Európa" vonzásában. Ünnepi tanulmányok Font Márta tiszteletére</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kronosz, pp.97-126, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00775872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La circulation de l'information dans la province franciscaine observante de Hongrie au tournant des XVe et XVIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les formes de l'échange : communiquer, diffuser, informer de l'Antiquité au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.285-300, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de l'apologie chrétienne au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Apologétique chrétienne. Expressions de la pensée religieuse de l'Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.115-127, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00714942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noblesse, aristocratie et défense de la foi en Hongrie du début du XIVe siècle au milieu du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ariane Boltanski; Franck Mercier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Salut par les armes. Noblesse et défense de l’orthodoxie (XIIIe - XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.209-221, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00582355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Influence of Franciscan Friars on Popular Piety in the Kingdom of Hungary at the End of the Fifteenth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Craciun; Elaine Fulton. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communities of Devotion : Religious Orders and Society in East Central Europe, 1450-1800</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp.71-90, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of Franciscan friars on popular piety in the kingdom of Hungary at the end of the fifteenth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communities of Devotion : Religious Orders and Society in East Central Europe, 1450-1800</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ashgate, pp.71-90, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00661708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Eglise misogyne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DE CEVINS, Marie-Madeleine ; MATZ, Jean-Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structures et dynamiques religieuses dans les sociétés de l'Occident latin (1179-1449)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 497-510, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00564640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Église misogyne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine de Cevins; Jean-Michel Matz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structures et dynamiques religieuses dans les sociétés de l’Occident latin (1179-1449)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.497-510, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe centrale au seuil de la modernité. Mutations sociales, religieuses et culturelles (Autriche, Bohême, Hongrie, Pologne, fin du XIVe- milieu du XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-16, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alliance du sabre et du goupillon en Hongrie au XIVe siècle : les frères mendiants comme agents de l’expansionnisme angevin dans les Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zoltán Kordé; István Petrovics. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La diplomatie dans les États angevins aux XIIIe et XIVe siècles. Diplomacy in the Countries of the Angevin Dynasty in the thirteenth-fourteenth centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Accademia d’Ungheria in Roma; Szegedi Tudományegyetem, pp.155-170, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O inobedientie filii contumaces !” L’apostasie chez les franciscains observants de Hongrie (v. 1490-v. 1540)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Marie-Madeleine de Cevins. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le salut par procuration. Jalons pour une histoire des confraternités ou affiliations régulières</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 73-88, 2023</w:t>
+              <w:t xml:space="preserve">L’Europe centrale au seuil de la modernité. Mutations sociales, religieuses et culturelles (Autriche, Bohême, Hongrie, Pologne, fin du XIVe- milieu du XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.151-169, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Monasticism in Medieval Central Europe (c. 800-c. 1550)</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O inobedientie filii contumaces ! &amp;quot; L'apostasie chez les franciscains observants de Hongrie (v. 1490-v. 1540)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Europe centrale au seuil de la modernité. Mutations sociales, religieuses et culturelles (Autriche, Bohême, Hongrie, Pologne, fin du XIVe- milieu du XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 151-169, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre conformisme et particularisme régional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Bériou; Béatrice Caseau; Dominique Rigaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de l’Eucharistie dans l’Antiquité tardive et au Moyen Âge en Orient et en Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Études augustiniennes, pp.699-736, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre conformisme et particularisme régional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de l'Eucharistie dans les Églises d'Orient et d'Occident (Antiquité et Moyen Âge)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etudes augustieniennes, pp.699-736, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00494084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre conformisme et particularisme régional : les pratiques de l'Eucharistie en Hongrie médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de l'Eucharistie dans l'Antiquité tardive et au Moyen Age en Orient et en Occident, vol. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Etudes Augustiniennes, pp.699-736, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance et charité en Hongrie médiévale (fin XIIIe - début du XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Haudrère. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire sociale des villes. Mélanges offerts à Jacques Maillard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.381-402, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance et charité en Hongrie médiévale (fin XIIIe - début XVIe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire sociale des villes. Mélanges offert à Jacques Maillard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.381-402, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assistance et charité en Hongrie médiévale (fin XIIIe - début du XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une histoire sociale des villes : mélanges offerts à Jacques Maillard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.381-402, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00424105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Observance franciscaine en Hongrie dans les années 1500 à 1530 : une centralisation ratée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Meyer; Ludovic Viallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités franciscaines à l’âge des réformes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.431-462, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Observance franciscaine en Hongrie dans les années 1500 à 1530 : une centralisation ratée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Meyer; Ludovic Viallet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités franciscaines à l’âge des réformes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.431-462, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marek Derwich</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine de Cevins; Jean-Michel Matz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation intellectuelle et culture du clergé dans les territoires angevins (vers 1246 - vers 1480)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française de Rome, pp.1-7, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine de Cevins; Jean-Michel Matz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation intellectuelle et culture du clergé dans les territoires angevins (vers 1246 - vers 1480)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, pp.1-7, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les mécanismes de contrôle économique à l’œuvre dans la province franciscaine observante de Hongrie à la fin du Moyen Âge (v. 1450-v. 1530)</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04630685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation du clergé paroissial en Hongrie sous les rois angevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jens RÖHRKASTEN, Jürgen SARNOWSKY. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Lit Verlag, pp.222-243, 2022</w:t>
+              <w:t xml:space="preserve">Marie-Madeleine de Cevins; Jean-Michel Matz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation intellectuelle et culture du clergé dans les territoires angevins (vers 1246 - vers 1480)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française de Rome, pp.47-78, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une autre Europe ou le nouveau cœur de l’Occident ? Bohême, Hongrie et Pologne du XIIIe au XVe siècle</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation du clergé paroissial en Hongrie sous les rois angevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation intellectuelle et culture du clergé dans les territoires angevins (v. 1246 - v. 1480)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Francaise de Rome, pp.47-78, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Observance franciscaine en Hongrie dans les années 1500 à 1530 : une centralisation ratée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités franciscaines à l'Âge des réformes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, p. 431-462, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03309429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société et vie culturelle en Hongrie sous les rois angevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florian Mazel. </w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">, pp.623-637, 2021</w:t>
+              <w:t xml:space="preserve">Noël-Yves Tonnerre; Élisabeth Verry. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les princes angevins du XIIIe au XVe siècle. Un destin européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.219-245, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 2. L’Europe centrale en quinze instantanés</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le stéréotype du bon laïc dans les sermons franciscains hongrois de la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcel Grandière; Michel Molin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le stéréotype, outil de régulations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.15-49, 2003, Histoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03308865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations ecclésiastiques entre la France et la Hongrie au Moyen Âge : état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Luc Fray; Tibor Gorilovics. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés. Recherches en Lettres et en Histoire, France et Hongrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studia Romanica; Kossuth egyetemi kiadó, pp.65-100, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exercice de la prédication pastorale en Hongrie à la fin du Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions et mentalités au Moyen Age. Mélanges offerts à Hervé Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 325-336, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exercice de la prédication pastorale en Hongrie à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Cassagnes-Brouquet; Amaury Chaouou; Daniel Pichot; Lionel Rousselot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religions et mentalités au Moyen Âge. Mélanges offerts à Hervé Martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.325-336, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société et vie culturelle en Hongrie sous les rois angevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les princes angevins du XIIIe au XVe siècle. Un destin européen Actes des journées d'étude de Fontevraud (15-16 juin 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 219-245, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes dans l'Eglise à la fin du Moyen Age : l'exemple de la Hongrie (XIIIe - début du XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Paulette L'Hermite-Leclercq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, p. 257-266, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes dans l’Église à la fin du Moyen Âge : l’exemple de la Hongrie (XIIIe - début du XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au cloître et dans le monde. Femmes, hommes et sociétés (IXe-XVe siècle). Mélanges en l’honneur de Paulette L’Hermite-Leclercq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'université de Paris-Sorbonne, pp.257-266, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noblesse et ordres religieux en Hongrie sous les rois angevins (v. 1323 - 1382)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Passés composés, pp.39-66, 2021</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Koszta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La noblesse dans les territoires angevins à la fin du Moyen Âge Actes du colloque d'Angers-Saumur (3 - 6 juin 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 275, Ecole Française de Rome, p. 585-606, 2000, Collection de l'Ecole Française de Rome</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les implantations cisterciennes en Hongrie médiévale : un réseau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unanimité et diversité cisterciennes. Filiations, réseaux, relectures du XIIe siècle au XVIIe siècle Actes du 4e colloque du C.E.R.C.O.R. (Dijon-Cîteaux, 23-25 septembre 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, p. 453-484, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noblesse et ordres religieux en Hongrie sous les rois angevins (v. 1323-1382)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Passés composés, pp.7-15, 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Koszta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noël Coulet; Jean-Michel Matz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La noblesse dans les territoires angevins à la fin du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Française de Rome, pp.585-606, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les Mendiants, les indulgences et l’argent en Europe centrale (v. 1220-v. 1520)</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les implantations cisterciennes en Hongrie médiévale : un réseau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.313-332, 2021, 978-2-7574-3291-4</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unanimité et diversité cisterciennes. Filiations, réseaux, relectures du XIIe au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.453-484, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Passés composés, p. 9-15, 2021, 978-2-3793-3015-5</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04637581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paroisses hongroises au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Hongrois et l'Europe : conquête et intégration Actes du colloque de Paris (16-17 juin 1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Institut Hongrois de Paris, p. 341-357, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Passés composés, p. 39-66, 2021, Démystifier l'Europe centrale</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encadrement pastoral des citadins hongrois au XIVe et XVe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Christianity in East Central Europe. Late Middle Ages Actes du Congrès de la C.I.H.E.C. (Lublin, 2-6 septembre 1996), vol. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instytut Europy Srodkowo-Wschodniej, p. 53-80, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...3798 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03307832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir ecclésiastique dans les villes hongroises à la fin du Moyen Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine De Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux du pouvoir au Moyen Âge et à l'époque moderne Actes du colloque de la Sorbonne (1-2 avril 1992)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Varsovie, p. 141-172, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9964,683 +9964,683 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Érémitisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démystifier l'Europe centrale. Bohême, Hongrie, Pologne du VIIe au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 446-447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03451460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confréries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démystifier l’Europe centrale. Bohême, Hongrie et Pologne du VIIe au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04194070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démystifier l'Europe centrale. Bohême, Hongrie et Pologne du VIIe au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 526-527</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03451475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ordres mendiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démystifier l'Europe centrale. Bohême, Hongrie et Pologne du VIIe au XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, p. 668-671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03451424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordres hospitaliers et militaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Hunyadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Inquisition</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergely Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démystifier l'Europe centrale. Bohême, Hongrie et Pologne du VIIe au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.667-668</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03451451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamás Pálosfalvi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démystifier l'Europe centrale. Bohême, Hongrie et Pologne du VIIe au XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.485-486</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04607914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Démystifier l'Europe centrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, p. 655-657</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03451397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primat et primatie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine de Cevins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gergely Kiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démystifier l'Europe centrale. Bohême, Hongrie et Pologne du VIIe au XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, p. 526-527</w:t>
+              <w:t xml:space="preserve">, 2021, p. 727-728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...422 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03451493v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-04607914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10810,51 +10810,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6EAEF24"/>
+    <w:nsid w:val="FE79F7B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11041,51 +11041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-madeleine-de-cevins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7528-6387" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071322469" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine de Cevins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176956v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01679651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01679712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/044.2016.30.2.4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681365v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.3130" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.213.0677" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Viallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844212v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310216v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine De Cevins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424104v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307836v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307831v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01699209v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01699231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661710v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Csukovits" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nejedly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Wiszewski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779765v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4611" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01679638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01679720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681387v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.131022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314659v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/105110?lang=fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583454v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/236393" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dif" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583403v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/236173?lang=fr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176915v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.akademicka.pl/publishing/catalog/book/560" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/9788381387989.13" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/193911" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278955v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/193937" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Derwich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Romh&#225;nyi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190920715.013.22" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176924v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382915v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/nouvelle-histoire-du-moyen-age-collectif/9782021460353" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194067v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451388v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451562v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/6423" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.6423" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/ean/9782753573260/l-economie-des-couvents-mendiants-en-europe-centrale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01699273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681437v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01679678v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681394v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681406v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cths.fr/ed/edition.php?id=6817" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613403v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613401v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714942v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582355v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613263v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630562v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/105134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630585v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630554v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630645v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311851v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424105v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630685v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637564v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637565v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630697v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637563v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309429v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619536v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307853v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308865v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307848v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307841v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307838v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Koszta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637583v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637585v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637581v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307840v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307825v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451424v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451475v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Kiss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194070v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451460v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Hunyadi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451397v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451493v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607914v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s P&#225;losfalvi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176973v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-madeleine-de-cevins" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7528-6387" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071322469" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05030746v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine de Cevins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176956v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01679651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01679712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613241v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/044.2016.30.2.4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681376v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.3130" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.213.0677" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Viallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844212v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine De Cevins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661709v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630613v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424104v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630675v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637575v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307837v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307836v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307831v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307833v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307830v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307829v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286046v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01699231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01699209v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661710v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004103v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Csukovits" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nejedly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemys&#322;aw Wiszewski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4611" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01679638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01679720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681387v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844213v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Matz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.131022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/105110?lang=fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494082v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583776v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307954v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307852v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05004110v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583403v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/236173?lang=fr" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/236393" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dif" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.akademicka.pl/publishing/catalog/book/560" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12797/9788381387989.13" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194065v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278986v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/193911" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278955v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/193937" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176941v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Derwich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Romh&#225;nyi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190920715.013.22" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03382915v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/nouvelle-histoire-du-moyen-age-collectif/9782021460353" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194067v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03250523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451388v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451562v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/6423" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.6423" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408228v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/ean/9782753573260/l-economie-des-couvents-mendiants-en-europe-centrale" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779770v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681437v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01699273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01679678v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681402v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cths.fr/ed/edition.php?id=6817" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613403v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613401v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00775872v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733380v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714942v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582355v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613263v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564640v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630562v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/105134" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630554v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314658v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630626v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494084v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311852v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630645v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311851v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424105v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630697v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637564v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630685v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637563v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311850v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309429v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637567v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308865v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619536v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307853v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307848v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307850v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637583v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307838v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Koszta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307841v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637585v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04637581v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307840v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307832v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307825v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergely Kiss" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194070v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451475v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451424v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451451v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Hunyadi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607914v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s P&#225;losfalvi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451397v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451493v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04176973v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>