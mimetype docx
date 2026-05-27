--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -5617,470 +5617,470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00894344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of the length of postpartum anoestrus in Charolais cows and its relationship with age at puberty</w:t>
+                <w:t xml:space="preserve">Variabilité génétique de la cyclicité chez la vache allaitante et relation avec d'autres performances : synthèse bibliographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Renand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ménissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 32 (4), pp.403-414</w:t>
+              <w:t xml:space="preserve">Elevage et Insémination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 298, pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02692448v1</w:t>
+                <w:t xml:space="preserve">hal-02694374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique de la cyclicité chez la vache allaitante et relation avec d'autres performances : synthèse bibliographiques</w:t>
+                <w:t xml:space="preserve">Genetic variability of the length of postpartum anoestrus in Charolais cows and its relationship with age at puberty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ménissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elevage et Insémination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 298, pp.3-14</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 32 (4), pp.403-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694374v1</w:t>
+                <w:t xml:space="preserve">hal-02692448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puberty in Charolais heifers in relation to growth rate. 2. Genetic variability</w:t>
+                <w:t xml:space="preserve">Age à la puberté chez la génisse Charolaise en relation avec la croissance. I. Variabilité phénotypique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Krauss</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel D. Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ménissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 48 (6), pp.427-434</w:t>
+              <w:t xml:space="preserve">, 1999, 48 (6), pp.413-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00889815v1</w:t>
+                <w:t xml:space="preserve">hal-02694167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age à la puberté chez la génisse Charolaise en relation avec la croissance. 2. Variabilité génétique</w:t>
+                <w:t xml:space="preserve">Puberty in Charolais heifers in relation to growth rate. 2. Genetic variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel D. Krauss</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ménissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 48 (6), pp.427-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699054v1</w:t>
+                <w:t xml:space="preserve">hal-00889815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age à la puberté chez la génisse Charolaise en relation avec la croissance. I. Variabilité phénotypique</w:t>
+                <w:t xml:space="preserve">Age à la puberté chez la génisse Charolaise en relation avec la croissance. 2. Variabilité génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Renand</w:t>
@@ -6102,69 +6102,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ménissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 48 (6), pp.413-426</w:t>
+              <w:t xml:space="preserve">, 1999, 48 (6), pp.427-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694167v1</w:t>
+                <w:t xml:space="preserve">hal-02699054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puberty of Charolais heifers in relation to growth rate. 1. Phenotypic variability</w:t>
               </w:r>
@@ -6736,51 +6736,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilité et éclosabilité des œufs d'une souche de canes Pékin (Anas platyrhynchos) en croisement interspécifique avec le Barbarie (Cairina moschata) par insémination artificielle</w:t>
+                <w:t xml:space="preserve">Fertilite et eclosabilite des oeufs d'une souche de canes Pekin(anas platyrhynchos) en croisement interspecifique avec le barbarie (cairina moschata) par insemination artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
@@ -6800,108 +6800,108 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poujardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Combebiac</w:t>
+                <w:t xml:space="preserve">. Station d'Amélioration Génétique Des Animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 37 (2), pp.73-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00888616v1</w:t>
+                <w:t xml:space="preserve">hal-02719139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertilite et eclosabilite des oeufs d'une souche de canes Pekin(anas platyrhynchos) en croisement interspecifique avec le barbarie (cairina moschata) par insemination artificielle</w:t>
+                <w:t xml:space="preserve">Fertilité et éclosabilité des œufs d'une souche de canes Pékin (Anas platyrhynchos) en croisement interspécifique avec le Barbarie (Cairina moschata) par insémination artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
@@ -6921,84 +6921,84 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poujardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Station d'Amélioration Génétique Des Animaux</w:t>
+                <w:t xml:space="preserve">R. Combebiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 37 (2), pp.73-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02719139v1</w:t>
+                <w:t xml:space="preserve">hal-00888616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection de la cane commune en vue de produire des canetons mulards a gaver</w:t>
               </w:r>
@@ -7023,51 +7023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Station d'Amélioration Génétique Des Animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aviculture Francaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 1, pp.155-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7239,859 +7239,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of divergent selection for sociability on vocal communication of emotions in sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elever des chevrettes en présence d’adultes non allaitantes est-il un avantage en termes de bien-être ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avelyne S. Villain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Ludivine Derboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mia Rasmussen</w:t>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Behavioural Biology ECBB Zurich 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Evolutionary Biology and Environmental Studies, Jul 2024, Zurich, Suisse</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706604v1</w:t>
+                <w:t xml:space="preserve">hal-04746542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elever des chevrettes en présence d’adultes non allaitantes est-il un avantage en termes de bien-être ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Consequences of divergent selection for sociability on vocal communication of emotions in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelyne S. Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Derboule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+                <w:t xml:space="preserve">Dina Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">Mia Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
+              <w:t xml:space="preserve">European Conference on Behavioural Biology ECBB Zurich 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Evolutionary Biology and Environmental Studies, Jul 2024, Zurich, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746542v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un outil opérationnel d'évaluation et de gestion du bien-être des ovins et des caprins en élevages en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of rearing kids with non-lactating goats on kids’ behavioral development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Derboule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Aupiais</w:t>
+                <w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Marois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Legris</w:t>
+                <w:t xml:space="preserve">Jérôme Boucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109055v1</w:t>
+                <w:t xml:space="preserve">hal-04746945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vache nourrice : un substitut maternel pour les veaux ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revenir à l’allaitement maternel chez les caprins laitiers : un équilibre à trouver entre bénéfices et risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Hellec</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Lecacheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique du métaprogramme SANBA</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746359v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revenir à l’allaitement maternel chez les caprins laitiers : un équilibre à trouver entre bénéfices et risques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+                <w:t xml:space="preserve">Développement d'un outil opérationnel d'évaluation et de gestion du bien-être des ovins et des caprins en élevages en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée de Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uranie Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maylis Duminil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Flavien Delvaux</w:t>
+                <w:t xml:space="preserve">Maxime Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
+              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746418v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of rearing kids with non-lactating goats on kids’ behavioral development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La vache nourrice : un substitut maternel pour les veaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t>
+                <w:t xml:space="preserve">Laurent Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Boucherot</w:t>
+                <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2024, Paris La Villette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746945v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an operational tool for assessing and managing the welfare of sheep and goats on farms in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Marois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée de Cremoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranie Jean-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.362-365</w:t>
@@ -8120,103 +8120,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences d’une sélection divergente sur des critères de sociabilité sur la communication des émotions chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Renaud-Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Mostafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53ème colloque de la Société Française de l’Étude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches sur la Cognition Animale (UMR CNRS 5169) [Toulouse]; Laboratoire Biochimie et Toxicologie des Substances Bioactives (BTSB - EA 7417) [l'INU Champollion], May 2024, Albi, France</w:t>
@@ -8739,402 +8739,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un protocole d’évaluation du bien-être des vaches laitières au pâturage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+                <w:t xml:space="preserve">Machine Learning applied to behaviour monitoring to detect diseases, reproductive events and disturbances in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France. pp.74</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.562-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706348v1</w:t>
+                <w:t xml:space="preserve">hal-03943072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning applied to behaviour monitoring to detect diseases, reproductive events and disturbances in dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Violaine Antoine</w:t>
+                <w:t xml:space="preserve">Behavioural adaptation to rangeland and performances of lambs differing in experience and genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Aigueperse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.562-564</w:t>
+              <w:t xml:space="preserve">73. EAAP Annual Meeting (European Association for Animal Production)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943072v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural adaptation to rangeland and performances of lambs differing in experience and genetics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andre Guittard</w:t>
+                <w:t xml:space="preserve">Développement d’un protocole d’évaluation du bien-être des vaches laitières au pâturage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. EAAP Annual Meeting (European Association for Animal Production)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France. pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821077v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des chevrettes au sevrage (changement d'alimentation et d'environnement) : réponses physiologiques et comportementales</w:t>
               </w:r>
@@ -9646,77 +9646,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Parisot</w:t>
+                <w:t xml:space="preserve">Christian Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.573-576</w:t>
@@ -9985,286 +9985,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Machine Learning Methods to Detect Anomalies in the Activity of Dairy Cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare -Recent developments at INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems (ISMIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AWRN Workshop: benefit and challenges of PLF technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Reading, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999760v1</w:t>
+                <w:t xml:space="preserve">hal-03137886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare -Recent developments at INRAE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Machine Learning Methods to Detect Anomalies in the Activity of Dairy Cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Koko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lardy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWRN Workshop: benefit and challenges of PLF technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Methodologies for Intelligent Systems (ISMIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, graz, Austria. pp.342-351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-59491-6_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137886v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential benefits and risks of using Precision Livestock Farming technologies to manage animal welfare - Recent developments at INRAE</w:t>
               </w:r>
@@ -10526,51 +10526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10826,277 +10826,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allaitement artificiel ovin et enrichissement social : un bénéfice potentiel de la présence de brebis adultes sur la santé et le bien-être du jeune</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration des facteurs précoces de mortalité et de croissance des agneaux en allaitement artificiel en conditions contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marine Devaux</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Delval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738240v1</w:t>
+                <w:t xml:space="preserve">hal-02736508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des facteurs précoces de mortalité et de croissance des agneaux en allaitement artificiel en conditions contrôlées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allaitement artificiel ovin et enrichissement social : un bénéfice potentiel de la présence de brebis adultes sur la santé et le bien-être du jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Delval</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjis Kraïmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cornilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736508v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé et le bien-être animal dans les élevages : de quoi parle-t-on ? Enjeux et état des connaissances</w:t>
               </w:r>
@@ -11322,381 +11322,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision livestock farming and animal welfare</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Susanne Klimpel</w:t>
+                <w:t xml:space="preserve">Relative rumen pH thresholds to predict subacute ruminal acidosis (SARA) in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">, 2017, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01622981v1</w:t>
+                <w:t xml:space="preserve">hal-01604924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative rumen pH thresholds to predict subacute ruminal acidosis (SARA) in dairy cows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Martin</w:t>
+                <w:t xml:space="preserve">Continuous monitoring of cow activity to detect sub-acute rumen acidosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, NA, France</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604924v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring of cow activity to detect sub-acute rumen acidosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+                <w:t xml:space="preserve">Precision livestock farming and animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Blokhuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Halachmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Klimpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. European Conference on Precision Livestock Farming (ECPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604923v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated measurement of dairy cow grooming behaviour from real time location system</w:t>
               </w:r>
@@ -12066,51 +12066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique de l’élevage des herbivores au pâturage : questions d’autonomie et de bien-être pour l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Costes-Thiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12293,191 +12293,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop on Assessment of sheep Welfare on pasture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation d’une méthode d’évaluation du bien-être des ovins en ferme et comparaison de deux types de conduites hivernales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESLAV-ECLAM Annual Scientific Meeting on Animal Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sommet de l'levage 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cournon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794055v1</w:t>
+                <w:t xml:space="preserve">hal-02793965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’une méthode d’évaluation du bien-être des ovins en ferme et comparaison de deux types de conduites hivernales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Workshop on Assessment of sheep Welfare on pasture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'levage 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Cournon, France</w:t>
+              <w:t xml:space="preserve">ESLAV-ECLAM Annual Scientific Meeting on Animal Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793965v1</w:t>
+                <w:t xml:space="preserve">hal-02794055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la mise en allaitement artificiel sur la santé, le comportement et les performances des agneaux</w:t>
               </w:r>
@@ -12933,51 +12933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges nutritionnels : l’adaptation peut-elle passer par la programmation foetale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13652,277 +13652,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du bien-être de brebis au pâturage : reproductibilité intra- et inter-observateur des mesures</w:t>
+                <w:t xml:space="preserve">Risk of stress associated to rumenocentesis: benefits of local anaesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Ribaud</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Anglard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750435v1</w:t>
+                <w:t xml:space="preserve">hal-02745635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of stress associated to rumenocentesis: benefits of local anaesthesia</w:t>
+                <w:t xml:space="preserve">Evaluation du bien-être de brebis au pâturage : reproductibilité intra- et inter-observateur des mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ribaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745635v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of diet rich in &amp;quot;fibre&amp;quot; or in&amp;quot;starch and lipid&amp;quot; on environmental impacts of bull-fattening system</w:t>
               </w:r>
@@ -14152,402 +14152,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des impacts environnementaux d'un système d’engraissement de taurillons utilisant une ration riche en fibres ou une ration riche en amidon et lipides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+                <w:t xml:space="preserve">Génétique et sélection de la durée de la fertilité de la cane commune mère du Mulard : Synthèse de résultats expérimentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Rouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.L. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758547v1</w:t>
+                <w:t xml:space="preserve">hal-02758429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique et sélection de la durée de la fertilité de la cane commune mère du Mulard : Synthèse de résultats expérimentaux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+                <w:t xml:space="preserve">Comparaison de deux rations de finition de jeunes bovins charolais à base de concentrés : l'une riche en parois, l'autre riche en amidon et lipides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dormion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortigues Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758429v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux rations de finition de jeunes bovins charolais à base de concentrés : l'une riche en parois, l'autre riche en amidon et lipides.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des impacts environnementaux d'un système d’engraissement de taurillons utilisant une ration riche en fibres ou une ration riche en amidon et lipides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Tuyet Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayo van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193681v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary linseed and starch supplementation decreases methane production of fattening bulls</w:t>
               </w:r>
@@ -15519,993 +15519,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme &amp;quot;canervosisme&amp;quot; : premières réponses à une sélection divergente sur le taux de corticostérone après un stress physique dans une lignée de canard Pékin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acidose ruminale subclinique chez les ovins : les comportements alimentaires à risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Commun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753746v1</w:t>
+                <w:t xml:space="preserve">hal-02757411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acidose ruminale subclinique chez les ovins : les comportements alimentaires à risques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Programme &amp;quot;canervosisme&amp;quot; : premières réponses à une sélection divergente sur le taux de corticostérone après un stress physique dans une lignée de canard Pékin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757411v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponses à une sélection expérimentale sur le nombre d'oisons chez l'oie Landaise Grise en conditions lumineuses contrôlées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subacute ruminal acidosis : animal welfare and feeding behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Commun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">59. Annual Meeting of EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756280v1</w:t>
+                <w:t xml:space="preserve">hal-02750673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme &amp;quot;canervosisme&amp;quot; : paramètres génétiques des taux de corticostérone de base, après un stress et après une injection d'ACTH chez le canard commun</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Divergent selection on adrenal response to fear in pekin ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Couty</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756778v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation du comportement alimentaire des ruminants à des rations acidogènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cryopreservation of Landese gander semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757422v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subacute ruminal acidosis : animal welfare and feeding behaviour</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réponses à une sélection expérimentale sur le nombre d'oisons chez l'oie Landaise Grise en conditions lumineuses contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59. Annual Meeting of EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750673v1</w:t>
+                <w:t xml:space="preserve">hal-02756280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection on adrenal response to fear in pekin ducks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
+                <w:t xml:space="preserve">Programme &amp;quot;canervosisme&amp;quot; : paramètres génétiques des taux de corticostérone de base, après un stress et après une injection d'ACTH chez le canard commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752413v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of Landese gander semen</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation du comportement alimentaire des ruminants à des rations acidogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Commun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Menassol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757406v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYRUTEP = Système ruminal de télémesure du pH</w:t>
               </w:r>
@@ -16668,51 +16668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
@@ -16767,51 +16767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16860,579 +16860,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’une technique de congélation de la semence chez le jars gris des Landes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+                <w:t xml:space="preserve">Utilisation of contrasting diets in Blond d'Aquitaine young bull production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Dubroeucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
+              <w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756641v1</w:t>
+                <w:t xml:space="preserve">hal-02751510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation of contrasting diets in Blond d'Aquitaine young bull production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Garcia</w:t>
+                <w:t xml:space="preserve">Mise au point d’une technique de congélation de la semence chez le jars gris des Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751510v1</w:t>
+                <w:t xml:space="preserve">hal-02756641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canervosisme&amp;quot; : sélection divergente pour une réponse en corticostérone chez le canard pékin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+                <w:t xml:space="preserve">Influence du rythme d’inséminations et d’autres facteurs sur le taux d’éclosion chez l’oie landaise grise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7. Journées de La Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757285v1</w:t>
+                <w:t xml:space="preserve">hal-02753439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du rythme d’inséminations et d’autres facteurs sur le taux d’éclosion chez l’oie landaise grise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Canervosisme&amp;quot; : sélection divergente pour une réponse en corticostérone chez le canard pékin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de La Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753439v1</w:t>
+                <w:t xml:space="preserve">hal-02757285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection sur la corticostéronémie chez le canard pékin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17526,51 +17526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
@@ -18093,260 +18093,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of reproduction and force-feeding traits in geese under artificial lighting conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic architecture of duration of fertility of the common duck (Anas Platyrhynchos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean- Michel J.- . M. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine N. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Congress on Applied to Livestock Production</w:t>
+              <w:t xml:space="preserve">8. World Congress on Genetic Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Minas Gerais, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755177v1</w:t>
+                <w:t xml:space="preserve">hal-02756191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of duration of fertility of the common duck (Anas Platyrhynchos)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic parameters of reproduction and force-feeding traits in geese under artificial lighting conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Congress on Genetic Applied to Livestock Production</w:t>
+              <w:t xml:space="preserve">8. World Congress on Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Minas Gerais, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756191v1</w:t>
+                <w:t xml:space="preserve">hal-02755177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique du canard Mulard : Synthèse bibliographique 2. Paramètres génétiques dans les populations parentales</w:t>
               </w:r>
@@ -18492,51 +18492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium 2006 Scientific Cooperation in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Tainan, Taiwan</w:t>
@@ -18850,51 +18850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7.Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19038,277 +19038,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'une technique de congélation de la semence chez le jars gris des Landes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation génétique entre caractères de reproduction et caractères de gavage chez l'oie Landaise grise en conditions lumineuses contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gerard G. Guy</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755021v1</w:t>
+                <w:t xml:space="preserve">hal-02756418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation génétique entre caractères de reproduction et caractères de gavage chez l'oie Landaise grise en conditions lumineuses contrôlées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin B. Basso</w:t>
+                <w:t xml:space="preserve">Mise au point d'une technique de congélation de la semence chez le jars gris des Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Dubos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Seigneurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christel Marie Etancelin</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756418v1</w:t>
+                <w:t xml:space="preserve">hal-02755021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la variabilité génétique du comportement des canards mulards mâles en élevage-gavage logés en cages collectives et effet d'un programme de sélection génétique et de différents facteurs d'élevage sur les réponses comportementales et physiologiques</w:t>
               </w:r>
@@ -19333,64 +19333,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard G. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Groupe Palmipèdes INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21315,51 +21315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Salzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poujardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Station d'Amélioration Génétique Des Animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21429,90 +21429,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of rearing kids with non-lactating goats on kids’ behavioural development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Derboule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boucherot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques et doctorales de l'Anses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Maison Alfort, France</w:t>
@@ -21567,77 +21567,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Lecacheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Delvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Congress of the International Society for Applied Ethology, ISAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Utrecht, Netherlands</w:t>
@@ -21800,51 +21800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deloupy-Dobin Blanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guittard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22018,277 +22018,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure automatique et continue de la durée et de la fréquence d’utilisation de quatre modèles de brosse par des chèvres laitières</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne Berthelot</w:t>
+                <w:t xml:space="preserve">Validation of behavioural welfare measures for grazing dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France. pp.578, 2022, 26ème Rencontres Recherches Ruminants</w:t>
+              <w:t xml:space="preserve">55th International congress of the International Society for Applied Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ohrid (Macédoine), Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927210v1</w:t>
+                <w:t xml:space="preserve">hal-05497897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of behavioural welfare measures for grazing dairy cows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Mesure automatique et continue de la durée et de la fréquence d’utilisation de quatre modèles de brosse par des chèvres laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Deschrevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th International congress of the International Society for Applied Ethology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ohrid (Macédoine), Macedonia</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France. pp.578, 2022, 26ème Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497897v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First study on volatile organic compounds exhaled by dairy cows under experimental sub-acute ruminal acidosis (SARA)</w:t>
               </w:r>
@@ -22399,51 +22399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateur d’évaluation du bien-être des ovins évoqués par les acteurs de terrain au cours d’enquêtes et de focus groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22889,277 +22889,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of type of milk on behaviour, health and performance in artificially-fed young meat lambs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First study on volatile organic compounds exhaled by dairy cows under experimental sub-acute ruminal acidosis (SARA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas de Ofeu Aguiar Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737428v1</w:t>
+                <w:t xml:space="preserve">hal-02734735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First study on volatile organic compounds exhaled by dairy cows under experimental sub-acute ruminal acidosis (SARA)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of type of milk on behaviour, health and performance in artificially-fed young meat lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. 2018</w:t>
+              <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734735v1</w:t>
+                <w:t xml:space="preserve">hal-02737428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a precision-livestock-farming technology coupled with time series methods to identify abnormal circadian pattern of activity</w:t>
               </w:r>
@@ -23171,51 +23171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Koko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23732,103 +23732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de référents adultes sur le développement comportemental et l'état sanitaire de l'agneau (&amp;lt;em&amp;gt;Ovis aries&amp;lt;/em&amp;gt;) élevé sans mère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjis Kraïmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cornilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National de la SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Caen, France. 2016, Colloque National de la SFECA</w:t>
@@ -23995,51 +23995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-sensor and multi-application device for monitoring indoor and outdoor sheep behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Houdebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24495,51 +24495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’un dispositif de monitoring multi-capteurs &amp;quot;modulable et intelligent&amp;quot; de l'animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25052,51 +25052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare issues in goat farming and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25334,90 +25334,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage des veaux laitiers par les mères ou par des vaches nourrices. Regards croisés sur le bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25602,90 +25602,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-acoustic co-selection? Vocal encoding of sociability prevails over emotions in sheep bleats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avelyne S. Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Douls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26093,51 +26093,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs d’éleveurs, bien-être animal et santé – SEBEA Métaprogramme SANBA. Bilan de fin de projet : période 2020 – 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Hellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Aigueperse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26145,51 +26145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -27216,51 +27216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Mialon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agabriel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106489" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051456v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bachelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carbonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Leloup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9261" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04381393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Dixhoorn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenraad van Zyl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi de Mol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop van der Werf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mollaret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105999" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Falourd" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105918" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100597" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Helle Sloth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13294" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105233" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001629" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ameilbonne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55825-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen H. Sloth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2017.08.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11853" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7845" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brul&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pottier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Farrie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b0pa-rv63" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643426v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001705" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel J.- . M. Brun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rouvier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001206" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644441v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001309" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.02.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP78GL1M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454712v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.060" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krauss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658543v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1968" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664277v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002905" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001791" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2347A6489493054F1C71C0B53005B01BF422BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2008.01.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4Q9BNC7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664838v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.09.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZKH7N6D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680607v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2004.12.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682396v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894375v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nissier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001119" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Krauss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676892v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894344v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000127" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692448v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694374v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889815v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699054v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694167v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889814v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714090v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Renand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;nissier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899600v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699410v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888616v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouvier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salzmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poujardieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Combebiac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719139v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station d'Am&#233;lioration G&#233;n&#233;tique Des Animaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723065v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelyne S. Villain" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Mostafa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Rasmussen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Derboule" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109055v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aupiais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uranie Jean-Louis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legris" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746359v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Messager" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746418v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746945v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830702v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830743v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Weyers" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210360v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Andrade" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delalande" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210370v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501082v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706348v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943072v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821077v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guittard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924634v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot Marianne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade Ariane" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500991v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210208v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deschrevel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952675v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211933v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424185v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999760v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koko" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59491-6_32" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137886v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021254v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023071v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941004v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736116v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785189v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738240v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736508v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831448v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622981v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Blokhuis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Halachmi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Klimpel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604924v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604923v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738160v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785507v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734728v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malarange" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarousse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gautier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734552v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787943v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nielsen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794055v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793965v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602290v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738578v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739804v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brule-Aupiais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ribaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214142v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741677v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740344v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800895v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748017v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745665v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745428v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brule" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750435v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Davoine" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745635v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460895v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Chesneau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750770v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758547v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758429v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Cheng" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Liu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193681v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dormion" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;ry" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193604v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756349v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193596v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193481v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Batut" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193497v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753268v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193457v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753680v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753746v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757411v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756280v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756778v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757422v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750673v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752413v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757406v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lemoine" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752499v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758439v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754203v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brun" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756641v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751510v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757285v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753439v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754862v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754667v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753184v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755364v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753083v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758130v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755177v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756191v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755343v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750699v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409348v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751320v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755278v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755083v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. 28 Rue Du Rocher" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755021v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756418v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759140v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762924v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759925v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758979v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761070v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829146v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759927v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759919v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763425v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delaunay" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762856v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771733v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lajous" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770859v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767709v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766597v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777832v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772246v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843570v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782918v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05192841v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215969v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782127v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234921v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guittard Andr&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932604v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927210v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deschrevel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisseau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497897v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928747v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Ofeu Aguiar Prado" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216440v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheype" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791311v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737179v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737428v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734735v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860017v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734326v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737655v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607069v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wafl2017.com/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-862-9" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603395v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740186v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602987v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604773v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houdebine" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194033v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209234v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738955v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaume" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750308v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Robin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Verney" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751546v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841823v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449010v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cr&#233;moux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809346v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/017/i3164e/i3164e00.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289917v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805631v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140989v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douls" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775130v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469855v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746559v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sall&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675682v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155620v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Arsenos" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Argyriadou" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiria Vouraki" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileia Fotiadou" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558599v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caramelle-Holtz" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bezan&#231;on" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Christophe" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798024v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil H&#248;jlund Nielsen" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Angelucci" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Scalvenzi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Forkman" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fusi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809726v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817484v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04803496v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazopoulou Panoraia" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dewhurst" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841335v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586836v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Mialon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agabriel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100128" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Aub&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920457v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106489" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051456v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bachelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Carbonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Leloup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9261" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04381393v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100063" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van Dixhoorn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenraad van Zyl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi de Mol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop van der Werf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.489" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aub&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mollaret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105999" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04104440v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nowak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Falourd" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lardy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2023.105918" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663748v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wagner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Gaudron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100597" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Helle Sloth" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.09.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352619v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Marquis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13294" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382806v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine M Mialon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100157" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485077v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Antoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105233" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Villot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bodin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119001629" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628171v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ameilbonne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Auffret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55825-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Ricard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen H. Sloth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cirie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2017.08.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11853" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7845" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brul&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pottier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gautier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pottier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Devun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Farrie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/b0pa-rv63" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643426v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001705" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Michel J.- . M. Brun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Sellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Rouvier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001206" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644441v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001309" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649240v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Anglard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.02.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VP78GL1M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02454712v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.060" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193677v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krauss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2011.04.023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658543v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1968" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664277v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002905" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663096v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie Etancelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001791" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A2347A6489493054F1C71C0B53005B01BF422BCB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659483v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2008.01.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4Q9BNC7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664838v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Seigneurin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2007.09.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZKH7N6D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657359v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Dubos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Roman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680607v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batellier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2004.12.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682396v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894375v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nissier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2001119" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Krauss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676892v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894344v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000127" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694374v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692448v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694167v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889815v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699054v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889814v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714090v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899637v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Renand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F M&#233;nissier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899600v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699410v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719139v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rouvier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salzmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poujardieu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Station d'Am&#233;lioration G&#233;n&#233;tique Des Animaux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888616v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Combebiac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723065v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Aigueperse" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Berthelot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lecacheur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746542v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Derboule" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706604v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelyne S. Villain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Renaud-Goud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Mostafa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Rasmussen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746945v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deloupy-Dobin Blanche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746418v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Duminil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delvaux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109055v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aupiais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cremoux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uranie Jean-Louis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Legris" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746359v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Messager" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830702v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706585v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830743v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Weyers" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210360v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Andrade" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Delalande" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210370v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05501082v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Launay" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943072v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ruin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821077v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Parisot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Durand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Guittard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706348v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924634v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthelot Marianne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrade Ariane" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gausser&#232;s" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05500991v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210208v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deschrevel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952675v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03963737v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211933v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424185v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137886v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999760v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Koko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59491-6_32" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03021254v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023071v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941004v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthelot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubert" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736116v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785189v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736508v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738240v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjis Kra&#239;mi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cornilleau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Devaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831448v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617845v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Gautier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604924v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604923v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622981v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Blokhuis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Halachmi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Klimpel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738160v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785507v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734728v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malarange" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarousse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gautier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734552v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Costes-Thir&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787943v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Nielsen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793965v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794055v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602290v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738578v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739804v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brule-Aupiais" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ribaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214142v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741677v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740344v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800895v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748017v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745665v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745428v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verney" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brule" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pottier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745635v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750435v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaborit" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Davoine" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ribaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460895v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hanh Nguyen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Chesneau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750770v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758429v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Cheng" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Liu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193681v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dormion" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;ry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758547v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193604v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756349v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193596v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193481v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Batut" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernadet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Besnard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chabault-Dhuit" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193497v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753268v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193457v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753680v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757411v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753746v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnaud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couty" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750673v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752413v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757406v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Lemoine" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756280v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756778v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757422v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752499v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vimal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758439v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754203v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Brun" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Basso" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751510v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756641v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753439v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757285v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754862v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754667v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753184v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755364v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753083v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758130v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756191v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755177v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755343v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750699v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409348v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Val-Laillet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751320v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755278v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755083v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. 28 Rue Du Rocher" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756418v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755021v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759140v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762924v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759925v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guy" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758979v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761070v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829146v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759927v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759919v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763425v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Delaunay" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762856v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771733v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lajous" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770859v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767709v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766597v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777832v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772246v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843570v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782918v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05192841v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215969v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04782127v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234921v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guittard Andr&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Delahaye" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03932604v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497897v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927210v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deschrevel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisseau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04928747v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Ofeu Aguiar Prado" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216440v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Delanoue" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cheype" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791311v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737179v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734735v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737428v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860017v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734326v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737655v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607069v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wafl2017.com/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-862-9" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603395v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740186v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;vy" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602987v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Gaudron" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604773v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houdebine" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194033v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209234v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738955v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beaume" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gautier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805272v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750308v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Robin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Verney" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751546v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841823v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449010v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e de Cr&#233;moux" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809346v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Lherm" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/docrep/017/i3164e/i3164e00.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289917v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805631v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140989v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douls" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775130v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04469855v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746559v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sall&#233;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675682v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155620v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Arsenos" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Argyriadou" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiria Vouraki" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileia Fotiadou" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03558599v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Caramelle-Holtz" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bezan&#231;on" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Christophe" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798024v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil H&#248;jlund Nielsen" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Angelucci" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Scalvenzi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Forkman" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fusi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809726v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817484v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04803496v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriazopoulou Panoraia" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dewhurst" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841335v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>