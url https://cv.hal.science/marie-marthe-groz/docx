--- v0 (2026-04-07)
+++ v1 (2026-05-20)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">228324599</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=SyMeaf0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,1181 +194,1181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring thermal contact resistances between metallic rods using laser spot heating and infrared thermography. Part 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lahens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17686733.2025.2493402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on real-time quantitative thermal analysis of composite tapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Lecorgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 144, pp.103096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active thermal super-resolution based on laser flying spot technique coupled with IR thermography and wavelet transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Batsale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17686733.2023.2299499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of buried thermal sources from surface temperature fields by Bayesian inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Boue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Giremus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Thermal Sciences: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/computthermalscien.2023049325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless thermal profilometry of carbon-resin materials by IR thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 182, pp.109723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.measurement.2021.109723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash method and Bayesian inference for measurement of thermophysical fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0063271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Thermal Resistance Field in Layered Materials by Analytical Asymptotic Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (7), pp.2351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app10072351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Inference for 3D Volumetric Heat Sources Reconstruction from Surfacic IR Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (5), pp.1607. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10051607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Reconstruction of Thermal Volumetric Sources from Surface Temperature Fields Measured by Infrared Thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app9245464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1357,526 +1378,526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la résonance locale de défaut générée par des sources acoustiques secondaires (SAS) en vue de la détection et de la caractérisation non destructif de matériaux par vibrothermographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Tonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Méziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale aspects of the response of a temperature field to a pulsed laser or a periodic laser spot: some applications for IR thermography for non destructive evaluation, terahertz tomography, super-resolution, and microscale heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Achchaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderezak Aouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermosense: Thermal Infrared Applications XLV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2665448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D reconstruction of thermal volumetric sources from surface temperature fields measured by infrared thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradere</w:t>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermosense: Thermal Infrared Applications XLII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Online Only, France. pp.22, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2557734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 3D defects and volumic heat sources using inverse Dirac model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradere</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Meziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1886,154 +1907,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrothermography for NDT : dynamic control of thermal sources by acoustic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Boue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Méziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Giremus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes (France), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2043,130 +2064,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring thermal contact resistances between metallic rods using laser spot heating and infrared thermography. Part 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lahens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Batsale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2176,114 +2197,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction 3D de sources de chaleur volumiques à partir des champs de température de surface mesurés par thermographie InfraRouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Marthe Groz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thermique [physics.class-ph]. Université de Bordeaux, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019BORD0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03270759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2351,51 +2372,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63BE37AA"/>
+    <w:nsid w:val="8229C140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2582,51 +2603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-marthe-groz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0588-2263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228324599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lahens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marthe Groz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2025.2493402" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Lecorgne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Batsale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2023.2299499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Meziane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/computthermalscien.2023049325" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.109723" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251955v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sommier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradere" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063271" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensalem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072351" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051607" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492228v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prad&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9245464" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bou&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tonazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa M&#233;ziane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268561v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Achchaq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Aouali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2665448" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998124v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557734" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685358v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arnaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03270759v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-marthe-groz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0588-2263" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228324599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=SyMeaf0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378685v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lahens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marthe Groz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2025.2493402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Lecorgne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103096" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673002v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Batsale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2023.2299499" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355250v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Meziane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Giremus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/computthermalscien.2023049325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2021.109723" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sommier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0063271" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensalem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10072351" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10051607" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prad&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9245464" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bou&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tonazzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa M&#233;ziane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268561v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Achchaq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderezak Aouali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2665448" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557734" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03270759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0135" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>