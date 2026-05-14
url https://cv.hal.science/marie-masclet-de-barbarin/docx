--- v0 (2026-03-21)
+++ v1 (2026-05-14)
@@ -25,50 +25,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:135.21126760563px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marie Masclet De Barbarin </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marie Masclet de BarbarinProfesseure des universités à la Faculté de droit et de science politique d'Aix-Marseille UniversitéDirectrice du Centre d'études fiscales et financières</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -93,1806 +99,2427 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Absence d'exonération des dons familiaux pour les constructions individuelles hors VEFA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel du droit de l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étendue du droit à l’information des associés d’une société de personnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (203)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Requalification d’une vente de parts de SCI à bas prix en donation déguisée avec charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel du droit de l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation du régime fiscal applicable à l’activité d’exploitation de chambres d’hôtes et de gîtes ruraux classés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel du droit de l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Double apport de la Cour de cassation : délai de réclamation en cas de découverte d’une fraude et déductibilité d’une dette en matière d’ISF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation de communication des documents obtenus de tiers : la Cour de cassation persiste et signe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (27)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exonération d’impôt sur la fortune au titre des biens professionnels : ne pas confondre activité de marchands de biens et gestion de son patrimoine immobilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel du droit de l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul de la plus-value immobilière : la valeur d’acquisition d’une parcelle ayant fait l’objet d’une division doit se fonder sur sa valeur vénale initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel du droit de l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régularité d’un avis de mise en recouvrement ne mentionnant pas la qualité de son auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utopie de l'impôt unique sur le capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.275 à 308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acquisition d'un terrain par le gérant d'une société à un prix très inférieur à sa valeur vénale constitue un avantage occulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel du droit de l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'imposition des bénéfices et plus-values des marchands de biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, pp.34-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif d’incitation à l’investissement locatif : peut-on prendre en compte les sous-sols pour déterminer les plafonds de loyers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel du droit de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'utopie de l'impôt unique sur le capital</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action paulienne de l’administration fiscale : l’insolvabilité du contribuable doit être avérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (comm. 1195)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions de mise en oeuvre de l'action paulienne par l'administration fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel du droit de l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluation de l’immeuble en matière fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (02), pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et réformes de l'impôt sur la fortune en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 3, pp.275 à 308</w:t>
+              <w:t xml:space="preserve">, 2023, 2023 (3), pp.372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'acquisition d'un terrain par le gérant d'une société à un prix très inférieur à sa valeur vénale constitue un avantage occulte</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiscalité immobilière : mutations, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (2), pp.02</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit comptable : un droit comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne et internationale de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2022 (4), pp.393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions d'éligibilité du doublement du plafond du déficit foncier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel du droit de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1</w:t>
+              <w:t xml:space="preserve">, 2023, 2023 (7), pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (comm. 1195)</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société civile de construction vente et assujettissement à l'impôt sur les sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'essentiel du droit de l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (11), pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conditions de mise en oeuvre de l'action paulienne par l'administration fiscale</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location meublée professionnelle et SCI soumise à l'IS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit de l'immobilier et urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (5), pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul d’une plus-value immobilière portant sur un bien initialement inscrit dans le patrimoine privé d’un loueur en meublé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'essentiel du droit de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1</w:t>
+              <w:t xml:space="preserve">, 2023, 2023 (7), pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’évaluation de l’immeuble en matière fiscale</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ouverture au public des bases de données foncières de l’administration fiscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023 (02), pp.89</w:t>
+              <w:t xml:space="preserve">, 2019, 2, pp.69-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (3), pp.372</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’objectivité de la règle de l’intangibilité du bilan d’ouverture du premier exercice non prescrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (2), pp.02</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission au contribuable des données des fichiers immobiliers utilisées par l'administration fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue fiscale du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (7), pp.6</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux visages de la fiscalité de l’ESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Richez-Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Meynet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 534, pp.17-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (11), pp.6</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levée d'option d'achat d'un immeuble pris en crédit-bail et plus-value imposable : comment changer d'activité sans même s'en apercevoir…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2022 (4), pp.393</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Levée d'option d'achat d'un immeuble pris en crédit-bail et plus-value imposable : comment changer d'activité sans même sans apercevoir...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (5), pp.6</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mutations du financement public de la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">G&amp;FP - Gestion &amp; finances publiques : la revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023 (7), pp.6</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contentieux des demandes de remboursement de créances de carry-back :un nouveau pas vers l’harmonisation du contentieux des créances d’origine fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2, pp.69-74</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notion d'éléments composant la branche complète d'activité : quand l'indispensable est nécessaire et suffisant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 02, pp.118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 28</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'extension du dispositif d'investissement locatif « Scellier » aux communes situées en zone C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du principe de l'égalité des armes à l'égalité des droits des parties en matière fiscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1449-1461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...577 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1902,98 +2529,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contentieux du recouvrement : comment sortir enfin du labyrinthe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contentieux fiscal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études fiscales et financières, Aix Marseille Université, Nov 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2003,628 +2630,628 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface - La diffusion numérique des données en SHS - Guide de bonnes pratiques éthiques et juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Ginouvès; Isabelle Gras. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diffusion numérique des données en SHS - Guide de bonnes pratiques éthiques et juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-16, 2018, Digitales, 9791032001790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le caractère nécessairement prescriptible du pouvoir d'imposition de l'administration fiscale, première application positive du principe de sécurité juridique en droit fiscal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Christian Louit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-8027-5320-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libres propos sur la notion de charges somptuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur de Patrick Serlooten Écrits de droit de l'entreprise </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.593-610, 2015, 9782247152964</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement de la politique culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le financement des politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, bruyland, p. 81 à 98, 1ère partie, 2015, 2802742418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">le financement de la politique culturelle en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Viessant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Le financement des politiques publiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant collection "finances publiques", p. 81-114, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonds de dotation, un nouvel instrument de financement au service des universités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Pierre Beltrame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires d'Aix Marseille, pp.351-370, 2010, 978-2-7314-0703-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations fiscales autour du véhicule professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martial Chadefaux; Florence Deboissy; Christophe de La Mardière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrits de fiscalité des entreprises : études à la mémoire du professeur Maurice Cozian</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Litec, 2009, 978-2-7110-0879-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les finances publiques suisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les finances publiques en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.512-529, 2007, 978-2-7178-5408-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2634,91 +3261,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le double visage du financement public de la culture en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2728,165 +3355,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une archive ouverte pour Aix-Marseille Université. Une démarche en faveur de l’Open Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Dacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Masclet de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Aix Marseille Université. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3033,51 +3660,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05048132v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masclet de Barbarin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05048124v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05048131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05048116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05048105v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05048123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04553204v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04553153v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04553202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04553222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04553215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04553174v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04553228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04553219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03202029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03202099v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03202083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Meynet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03202090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01245638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309528v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309536v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-dalloz.fr/melanges-en-l-honneur-de-patrick-serlooten.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viessant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01256931v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229082v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Dacos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hug" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05596203v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masclet de Barbarin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05596198v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05596202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05596818v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05596860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05596197v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05596200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05596881v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05048131v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05048116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05048132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05048124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05048105v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05048123v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04553204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04553153v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04553202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04553174v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04553222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04553215v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04553228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04553219v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03202029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03202099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03202083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Meynet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03202090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01245638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239995v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01916809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309536v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-dalloz.fr/melanges-en-l-honneur-de-patrick-serlooten.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01309520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viessant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229064v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01256931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229082v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879601v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226882v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Dacos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Hug" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>