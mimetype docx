--- v0 (2026-03-04)
+++ v1 (2026-04-04)
@@ -626,230 +626,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Cuisine !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychologisation de l’oppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Lamamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 42 (2), 2023</w:t>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36 (2), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305344v1</w:t>
+                <w:t xml:space="preserve">hal-05424532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologisation de l’oppression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En Cuisine !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathieu</w:t>
+                <w:t xml:space="preserve">Nadia Lamamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 36 (2), 2023</w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42 (2), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424532v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits et devoirs procréatifs : des normes et des pratiques</w:t>
               </w:r>
@@ -956,51 +956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39 (1), 2020, NQF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1282,247 +1282,256 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hors délais, ces femmes qui partent à l’étranger pour avorter</w:t>
+                <w:t xml:space="preserve">Politique de la biosurveillance face aux résidus de pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Avarguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Harlé</w:t>
+                <w:t xml:space="preserve">Sara Angeli Aguiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15s7t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458967v1</w:t>
+                <w:t xml:space="preserve">hal-05534452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la psychologisation de l’oppression à l’analyse du pan idéel des rapports de domination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pache</w:t>
+                <w:t xml:space="preserve">Le continuum des oppositions à l’avortement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Vol. 44 (2), pp.68-83. </w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.7-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1111371ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfs.661.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424481v1</w:t>
+                <w:t xml:space="preserve">hal-05393646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de « Delphine Serre, 2024, Ultime recours : Accidents du travail et maladies professionnelles en procès, Paris : Raisons d’agir, 154 p. »</w:t>
               </w:r>
@@ -1597,921 +1606,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de « Jean-Noël Jouzel et Giovanni Prete, 2024, L’agriculture empoisonnée. Le long combat des victimes de pesticides, Paris : Presses de la Fondation nationale des sciences politiques, 283 p. »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hors délais, ces femmes qui partent à l’étranger pour avorter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Avarguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425499v1</w:t>
+                <w:t xml:space="preserve">hal-05458967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à l’antiféminisme, s’armer de savoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Heiniger</w:t>
+                <w:t xml:space="preserve">De la psychologisation de l’oppression à l’analyse du pan idéel des rapports de domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Vol. 44 (2), pp.4-13. </w:t>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 44 (2), pp.68-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.442.0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1111371ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424507v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’antiféminisme d’hier à aujourd’hui. Entretien croisé avec Mélissa Blais et Debbie Ging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de « Jean-Noël Jouzel et Giovanni Prete, 2024, L’agriculture empoisonnée. Le long combat des victimes de pesticides, Paris : Presses de la Fondation nationale des sciences politiques, 283 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Milani</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.442.0014⟩</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/145xm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424465v1</w:t>
+                <w:t xml:space="preserve">hal-05425499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le continuum des oppositions à l’avortement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Perrin</w:t>
+                <w:t xml:space="preserve">Face à l’antiféminisme, s’armer de savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Heiniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Le Guen</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfs.661.0007⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 44 (2), pp.4-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.442.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393646v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit à l’IVG : les étrangères aussi !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’antiféminisme d’hier à aujourd’hui. Entretien croisé avec Mélissa Blais et Debbie Ging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie Ging</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Heiniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Milani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plein Droit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pld.143.0018⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 44 (2), pp.14-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.442.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05424500v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la génétique décuple le travail gratuit des femmes. Du test à l’engagement associatif contre le cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12s99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avortements en délai dépassé</w:t>
+                <w:t xml:space="preserve">Le droit à l’IVG : les étrangères aussi !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Avarguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 143 (4), pp.18-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.143.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soco.130.0069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05397286v1</w:t>
+                <w:t xml:space="preserve">hal-05424500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de « Julie Ancian, 2022, Les violences inaudibles. Récits d’infanticides, Paris : Le Seuil, 281p. »</w:t>
+                <w:t xml:space="preserve">Les avortements en délai dépassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Avarguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 130 (2), pp.69-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.130.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/riej.092.0205⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05425482v1</w:t>
+                <w:t xml:space="preserve">hal-05397286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de « Anne Marchand, Mourir de son travail aujourd’hui. Enquête sur les cancers professionnels, Les Éditions de l’Atelier/Éditions Ouvrières : Ivry-sur-Seine, 2022, 320 p. »</w:t>
+                <w:t xml:space="preserve">Compte-rendu de « Julie Ancian, 2022, Les violences inaudibles. Récits d’infanticides, Paris : Le Seuil, 281p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 92 (1), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riej.092.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425525v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychologisation de l’avortement en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2530,724 +2535,680 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (2), pp.89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1111376ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail alimentaire : perpétuel enjeu de lutte entre classes de sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gojard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lamamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (2), pp.4-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nqf.422.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de « Lisa Carayon, La catégorisation des corps. Étude sur l’humain avant la naissance et après la mort, Paris : IRJS Éditions, Tome 100 Collection Thèse – Bibliothèque de l’IRJS – André Tunc, 2019, 811 p. »</w:t>
+                <w:t xml:space="preserve">Compte-rendu de « Anne Marchand, Mourir de son travail aujourd’hui. Enquête sur les cancers professionnels, Les Éditions de l’Atelier/Éditions Ouvrières : Ivry-sur-Seine, 2022, 320 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425542v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avortement en France : du droit formel aux limites concrètes à l’autonomie des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 111 (2), pp.335-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/drs1.111.0335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Comprehensive, International and Interdisciplinary Analysis of Procreative Work</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de « Lisa Carayon, La catégorisation des corps. Étude sur l’humain avant la naissance et après la mort, Paris : IRJS Éditions, Tome 100 Collection Thèse – Bibliothèque de l’IRJS – André Tunc, 2019, 811 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Droits et devoirs procréatifs : des normes et des pratiques, 38, 28 p</w:t>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03703801v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de &amp;quot;Gabrielle Schütz, Jeunes, jolies et sous-traitées : les hôtesses d’accueil, Paris : La Dispute, 2018, 242 p.</w:t>
+                <w:t xml:space="preserve">Maud Simonet, Travail gratuit : la nouvelle exploitation ? Paris, Éditions Textuel, 2018, 152 pages et Camille Robert et Louise Toupin, Travail invisible. Portraits d’une lutte féministe inachevée, Montréal, Éditions du Remue-ménage, 2018, 195 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.711.0125⟩</w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 46 (2), pp.207-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.046.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703817v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Simonet, Travail gratuit : la nouvelle exploitation ? Paris, Éditions Textuel, 2018, 152 pages et Camille Robert et Louise Toupin, Travail invisible. Portraits d’une lutte féministe inachevée, Montréal, Éditions du Remue-ménage, 2018, 195 pages</w:t>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;Gabrielle Schütz, Jeunes, jolies et sous-traitées : les hôtesses d’accueil, Paris : La Dispute, 2018, 242 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tgs.046.0207⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (1), pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.711.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703815v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Le Dœuff, une philosophe féministe. Cheveux courts, idées longues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michèle Le Dœuff</w:t>
+                <w:t xml:space="preserve">Toward a Comprehensive, International and Interdisciplinary Analysis of Procreative Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Droits et devoirs procréatifs : des normes et des pratiques, 38, 28 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.391.0098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03117293v1</w:t>
+                <w:t xml:space="preserve">hal-03703801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un usage fort des épistémologies féministes</w:t>
               </w:r>
@@ -3272,51 +3233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (1), pp.6-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3344,1141 +3305,1271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une poignée de sel sur les braises de la lutte pour la libération de l’avortement et de la contraception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Michèle Le Dœuff, une philosophe féministe. Cheveux courts, idées longues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Le Dœuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Mozziconacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.099.0048⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/1 (39), pp.98-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.391.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151864v1</w:t>
+                <w:t xml:space="preserve">halshs-03117293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication du corps des « hôtesses de table ». Comment l’uniforme produit les classes de sexe dans la restauration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Francine Descarries, sociologue-militante féministe québécoise. Institutionnaliser les études féministes pour transformer la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronica Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 38 (2), pp.16. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.108-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.382.0108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.382.0016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03150773v1</w:t>
+                <w:t xml:space="preserve">hal-03150776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Descarries, sociologue-militante féministe québécoise. Institutionnaliser les études féministes pour transformer la société</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une poignée de sel sur les braises de la lutte pour la libération de l’avortement et de la contraception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 99 (3), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.099.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.382.0108⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03150776v1</w:t>
+                <w:t xml:space="preserve">hal-03151864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le social à l’épreuve du dégoût</w:t>
+                <w:t xml:space="preserve">La fabrication du corps des « hôtesses de table ». Comment l’uniforme produit les classes de sexe dans la restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.382.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tgs.041.0212⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03150128v1</w:t>
+                <w:t xml:space="preserve">hal-03150773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Centre de Santé des femmes de Montréal d’hier à aujourd’hui. Des pratiques en mouvement</w:t>
+                <w:t xml:space="preserve">Le social à l’épreuve du dégoût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.212-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.041.0212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.371.0106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03150767v1</w:t>
+                <w:t xml:space="preserve">hal-03150128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation. Une incursion collective sur un terrain éclaté pour une approche matérialiste des activités liées à la production des êtres humains</w:t>
+                <w:t xml:space="preserve">Le Centre de Santé des femmes de Montréal d’hier à aujourd’hui. Des pratiques en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.106-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.371.0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rsa.1871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03150045v1</w:t>
+                <w:t xml:space="preserve">hal-03150767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de « Fabrice Cahen, Gouverner les mœurs. La lutte contre l’avortement en France, 1890-1950, Paris : PUF – Ined, 2016, 416 p. »</w:t>
+                <w:t xml:space="preserve">La maternité et le “travail reproductif” en questions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48-2, pp.139-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.2127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05425558v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avorter et accoucher autrement De la démédicalisation à la reconfiguration des normes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Azcué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 48-2, pp.95-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rsa.2048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maternité et le “travail reproductif” en questions.</w:t>
+                <w:t xml:space="preserve">Compte-rendu de « Fabrice Cahen, Gouverner les mœurs. La lutte contre l’avortement en France, 1890-1950, Paris : PUF – Ined, 2016, 416 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03150026v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos du livre: &amp;quot;Sociologie du genre, d'Isabelle Clair, Paris, Armand Colin, coll. « 128/Sociologies contemporaines », 2012</w:t>
+                <w:t xml:space="preserve">Présentation. Une incursion collective sur un terrain éclaté pour une approche matérialiste des activités liées à la production des êtres humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48-2, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.1871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.077.0157⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03480826v1</w:t>
+                <w:t xml:space="preserve">hal-03150045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge et stigmatisation des avortantes dans l'institution médicale : la classe des femmes sous surveillance</w:t>
+                <w:t xml:space="preserve">À propos du livre: &amp;quot;Sociologie du genre, d'Isabelle Clair, Paris, Armand Colin, coll. « 128/Sociologies contemporaines », 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.077.0157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.107.0033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01505158v1</w:t>
+                <w:t xml:space="preserve">hal-03480826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu croisé de &amp;quot;Bibia Pavard, Florence Rochefort, Michelle Zancarini- Fournel, Les lois Veil. Les événements fondateurs. Contraception 1974, IVG 1975, Paris : Armand Colin, Coll. U, 2012, 228 p.&amp;quot; et de &amp;quot;Bibia Pavard, Si je veux, quand je veux. Contraception et avortement dans la société française (1956- 1979), Rennes : PUR, coll. « Archives du féminisme », 2012, 358 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en charge et stigmatisation des avortantes dans l'institution médicale : la classe des femmes sous surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ruault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107, pp.33-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.107.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdge.054.0227⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03703821v1</w:t>
+                <w:t xml:space="preserve">hal-01505158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Thiers-Vidal, De “L’Ennemi principal” aux principaux ennemis. Position vécue, subjectivité et conscience masculines de domination, Paris : L’Harmattan, 2010, 372 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compte-rendu croisé de &amp;quot;Bibia Pavard, Florence Rochefort, Michelle Zancarini- Fournel, Les lois Veil. Les événements fondateurs. Contraception 1974, IVG 1975, Paris : Armand Colin, Coll. U, 2012, 228 p.&amp;quot; et de &amp;quot;Bibia Pavard, Si je veux, quand je veux. Contraception et avortement dans la société française (1956- 1979), Rennes : PUR, coll. « Archives du féminisme », 2012, 358 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.054.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Thiers-Vidal, De “L’Ennemi principal” aux principaux ennemis. Position vécue, subjectivité et conscience masculines de domination, Paris : L’Harmattan, 2010, 372 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, Migrantes et mobilisées, 51, pp.233-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4488,346 +4579,346 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control, alt, delete&amp;quot; : attaques populistes patriarcales contre les droits des femmes au niveau international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dudley Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Heiniger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.442.0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychologie construit le féminisme, traduction-adaptation du texte de « Ellen Herman, 10. The Curious Courtship of Psychology and Women’s Liberation, in The Romance of American Psychology: Political Culture in the Age of Experts, Berkeley, University of California Press, 1995, p. 276-303</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1111373ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intersectionnalité et l’histoire de la psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Rutherford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tal Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubis Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111374ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04930926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4837,104 +4928,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accès à l’avortement en France et aux États-Unis</w:t>
+                <w:t xml:space="preserve">L’accès à l’avortement en France et aux États-Unis: Entretien avec Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Clainche - Piel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4944,828 +5035,910 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les avortements itératifs : des cas d’école. Une analyse sociologique du recours répété à l’IVG en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées nationales d’études de l’Association nationale des centres d’IVG et de contraception (ANCIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner les corps des femmes par leur « capital génétique ». Refus et adhésion aux chirurgies préventives dans le cas des cancers « génétiques » et « féminins »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques et représentations des chirurgies prophylactiques en oncogénétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Dall'Agnola</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Dall' Agnola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Congrès de l’AFS, RT19 : Santé, Maladie, Médecine, Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433186v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les démarches éthiques en sociologie de la santé renforcent la division du travail de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des conditions sociales d’accès et de traitement de dossiers médicaux à leurs usages sociologiques. Retour sur une incursion collective au sein de services d’oncogénétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Dall'Agnola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathieu</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Congrès de l’AFS, ST2025 : L’ethnographe au travail : enjeux épistémologiques, méthodologiques et éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433179v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et représentations des chirurgies prophylactiques en oncogénétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouverner les corps des femmes par leur « capital génétique ». Refus et adhésion aux chirurgies préventives dans le cas des cancers « génétiques » et « féminins »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Dall' Agnola</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Dall'Agnola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Congrès de l’AFS, RT19 : Santé, Maladie, Médecine, Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433184v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des conditions sociales d’accès et de traitement de dossiers médicaux à leurs usages sociologiques. Retour sur une incursion collective au sein de services d’oncogénétique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les démarches éthiques en sociologie de la santé renforcent la division du travail de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Marie Mathieu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Congrès de l’AFS, ST2025 : L’ethnographe au travail : enjeux épistémologiques, méthodologiques et éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433181v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franchir les frontières et avorter en délai dépassé, quand la loi décuple les inégalités procréatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Avarguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de la loi Veil : État des lieux et perspectives sur l’accès à l’IVG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère du Travail, de la Santé, des Solidarités et des Familles, Ministère chargé de l’Égalité entre les femmes et les hommes et de la lutte contre les discriminations, Mouvement Français pour le Planning Familial (MFPF) et Association Nationale des Centres d’Interruption de grossesse et de Contraception (ANCIC), Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender les inégalités procréatives à partir des expériences d’avortement transfrontaliers vécues par les femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Avarguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences humaines et sociales au service de la santé et des gestions sanitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les patient·es dans l'organisation des soins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Sciences humaines et sociales et médecine génomique du Plan France Médecine Génomique (PFMG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PFMG, Jul 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de la journée d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Benusiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Dall'Agnola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps opérés, corps (in)opérables à l'ère de l'oncogénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5833,51 +6006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88BBB252"/>
+    <w:nsid w:val="278F7D81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6064,51 +6237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6451-2253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199782776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/161149717436910951077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01515693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424543v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.mathi.2023.01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Guen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Heiniger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mahfoudh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Weil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamamra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1864" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Barros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Daussin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Devreux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naudier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/sociologie-et-cancerologie-un-regard-de-biais/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458967v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Avarguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Harl&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111371ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152e3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425499v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145xm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424465v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Ging" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393646v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.143.0018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s99" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397286v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.130.0069" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425482v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.092.0205" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666469v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111376ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0335" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0125" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0207" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0098" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.099.0048" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.382.0016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Gomes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.382.0108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0212" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0106" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150045v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1871" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Azcu&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.2048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rameau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.2127" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480826v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.077.0157" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505158v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.107.0033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703821v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.054.0227" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424378v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425727v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sanders" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dudley Jenkins" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0068" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Herman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111373ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rutherford" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Davidson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubis Le Coq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111374ar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dall'Agnola" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433184v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dall' Agnola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marie Mathieu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433161v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472257v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433165v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Benusiglio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hasnaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6451-2253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199782776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/161149717436910951077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01515693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424543v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.mathi.2023.01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Guen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Heiniger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mahfoudh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Weil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamamra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1864" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Barros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Daussin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Devreux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naudier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/sociologie-et-cancerologie-un-regard-de-biais/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152e3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Avarguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Harl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111371ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145xm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424507v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Ging" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s99" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.143.0018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.130.0069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.092.0205" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111376ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424482v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0335" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0207" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0125" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0098" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Gomes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.382.0108" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.099.0048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.382.0016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0212" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rameau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.2127" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Azcu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.2048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1871" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.077.0157" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.107.0033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.054.0227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sanders" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dudley Jenkins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0068" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Herman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111373ar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rutherford" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Davidson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubis Le Coq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111374ar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428067v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433184v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dall' Agnola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dall'Agnola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marie Mathieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433186v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433162v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Benusiglio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hasnaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>