--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -626,230 +626,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologisation de l’oppression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En Cuisine !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathieu</w:t>
+                <w:t xml:space="preserve">Julie Jarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lamamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 36 (2), 2023</w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42 (2), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424532v1</w:t>
+                <w:t xml:space="preserve">hal-04305344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Cuisine !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychologisation de l’oppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Lamamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 42 (2), 2023</w:t>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36 (2), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04305344v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits et devoirs procréatifs : des normes et des pratiques</w:t>
               </w:r>
@@ -956,51 +956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39 (1), 2020, NQF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1407,2302 +1407,2302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le continuum des oppositions à l’avortement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Perrin</w:t>
+                <w:t xml:space="preserve">Hors délais, ces femmes qui partent à l’étranger pour avorter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Avarguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393646v1</w:t>
+                <w:t xml:space="preserve">hal-05458967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de « Delphine Serre, 2024, Ultime recours : Accidents du travail et maladies professionnelles en procès, Paris : Raisons d’agir, 154 p. »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
+                <w:t xml:space="preserve">De la psychologisation de l’oppression à l’analyse du pan idéel des rapports de domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27, </w:t>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 44 (2), pp.68-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/152e3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1111371ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05425512v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hors délais, ces femmes qui partent à l’étranger pour avorter</w:t>
+                <w:t xml:space="preserve">Compte-rendu de « Delphine Serre, 2024, Ultime recours : Accidents du travail et maladies professionnelles en procès, Paris : Raisons d’agir, 154 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Avarguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Harlé</w:t>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/152e3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458967v1</w:t>
+                <w:t xml:space="preserve">hal-05425512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la psychologisation de l’oppression à l’analyse du pan idéel des rapports de domination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de « Jean-Noël Jouzel et Giovanni Prete, 2024, L’agriculture empoisonnée. Le long combat des victimes de pesticides, Paris : Presses de la Fondation nationale des sciences politiques, 283 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Vol. 44 (2), pp.68-83. </w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1111371ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/145xm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424481v1</w:t>
+                <w:t xml:space="preserve">hal-05425499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de « Jean-Noël Jouzel et Giovanni Prete, 2024, L’agriculture empoisonnée. Le long combat des victimes de pesticides, Paris : Presses de la Fondation nationale des sciences politiques, 283 p. »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Face à l’antiféminisme, s’armer de savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Heiniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/145xm⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 44 (2), pp.4-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.442.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425499v1</w:t>
+                <w:t xml:space="preserve">hal-05424507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à l’antiféminisme, s’armer de savoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’antiféminisme d’hier à aujourd’hui. Entretien croisé avec Mélissa Blais et Debbie Ging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie Ging</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Heiniger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Milani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Vol. 44 (2), pp.4-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.442.0004⟩</w:t>
+              <w:t xml:space="preserve">, 2025, Vol. 44 (2), pp.14-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.442.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424507v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’antiféminisme d’hier à aujourd’hui. Entretien croisé avec Mélissa Blais et Debbie Ging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Debbie Ging</w:t>
+                <w:t xml:space="preserve">Le continuum des oppositions à l’avortement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Milani</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Vol. 44 (2), pp.14-34. </w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.7-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.442.0014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfs.661.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424465v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la génétique décuple le travail gratuit des femmes. Du test à l’engagement associatif contre le cancer</w:t>
+                <w:t xml:space="preserve">Le droit à l’IVG : les étrangères aussi !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29, </w:t>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 143 (4), pp.18-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12s99⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pld.143.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424497v1</w:t>
+                <w:t xml:space="preserve">hal-05424500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit à l’IVG : les étrangères aussi !</w:t>
+                <w:t xml:space="preserve">Les avortements en délai dépassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Avarguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plein Droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 143 (4), pp.18-21. </w:t>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 130 (2), pp.69-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pld.143.0018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/soco.130.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424500v1</w:t>
+                <w:t xml:space="preserve">hal-05397286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avortements en délai dépassé</w:t>
+                <w:t xml:space="preserve">Compte-rendu de « Julie Ancian, 2022, Les violences inaudibles. Récits d’infanticides, Paris : Le Seuil, 281p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Avarguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, N° 130 (2), pp.69-100. </w:t>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 92 (1), pp.205-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/soco.130.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/riej.092.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05397286v1</w:t>
+                <w:t xml:space="preserve">hal-05425482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de « Julie Ancian, 2022, Les violences inaudibles. Récits d’infanticides, Paris : Le Seuil, 281p. »</w:t>
+                <w:t xml:space="preserve">Quand la génétique décuple le travail gratuit des femmes. Du test à l’engagement associatif contre le cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Volume 92 (1), pp.205-212. </w:t>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/riej.092.0205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12s99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425482v1</w:t>
+                <w:t xml:space="preserve">hal-05424497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologisation de l’avortement en France</w:t>
+                <w:t xml:space="preserve">Compte-rendu de « Anne Marchand, Mourir de son travail aujourd’hui. Enquête sur les cancers professionnels, Les Éditions de l’Atelier/Éditions Ouvrières : Ivry-sur-Seine, 2022, 320 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurine Thizy</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666469v1</w:t>
+                <w:t xml:space="preserve">hal-05425525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail alimentaire : perpétuel enjeu de lutte entre classes de sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lamamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42 (2), pp.4-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nqf.422.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de « Anne Marchand, Mourir de son travail aujourd’hui. Enquête sur les cancers professionnels, Les Éditions de l’Atelier/Éditions Ouvrières : Ivry-sur-Seine, 2022, 320 p. »</w:t>
+                <w:t xml:space="preserve">La psychologisation de l’avortement en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111376ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05425525v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avortement en France : du droit formel aux limites concrètes à l’autonomie des femmes</w:t>
+                <w:t xml:space="preserve">Compte-rendu de « Lisa Carayon, La catégorisation des corps. Étude sur l’humain avant la naissance et après la mort, Paris : IRJS Éditions, Tome 100 Collection Thèse – Bibliothèque de l’IRJS – André Tunc, 2019, 811 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424482v1</w:t>
+                <w:t xml:space="preserve">hal-05425542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de « Lisa Carayon, La catégorisation des corps. Étude sur l’humain avant la naissance et après la mort, Paris : IRJS Éditions, Tome 100 Collection Thèse – Bibliothèque de l’IRJS – André Tunc, 2019, 811 p. »</w:t>
+                <w:t xml:space="preserve">L’avortement en France : du droit formel aux limites concrètes à l’autonomie des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 111 (2), pp.335-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs1.111.0335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05425542v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Simonet, Travail gratuit : la nouvelle exploitation ? Paris, Éditions Textuel, 2018, 152 pages et Camille Robert et Louise Toupin, Travail invisible. Portraits d’une lutte féministe inachevée, Montréal, Éditions du Remue-ménage, 2018, 195 pages</w:t>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;Gabrielle Schütz, Jeunes, jolies et sous-traitées : les hôtesses d’accueil, Paris : La Dispute, 2018, 242 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 46 (2), pp.207-210. </w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (1), pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tgs.046.0207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.711.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703815v1</w:t>
+                <w:t xml:space="preserve">hal-03703817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de &amp;quot;Gabrielle Schütz, Jeunes, jolies et sous-traitées : les hôtesses d’accueil, Paris : La Dispute, 2018, 242 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a Comprehensive, International and Interdisciplinary Analysis of Procreative Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Droits et devoirs procréatifs : des normes et des pratiques, 38, 28 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703817v1</w:t>
+                <w:t xml:space="preserve">hal-03703801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Comprehensive, International and Interdisciplinary Analysis of Procreative Work</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maud Simonet, Travail gratuit : la nouvelle exploitation ? Paris, Éditions Textuel, 2018, 152 pages et Camille Robert et Louise Toupin, Travail invisible. Portraits d’une lutte féministe inachevée, Montréal, Éditions du Remue-ménage, 2018, 195 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 46 (2), pp.207-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.046.0207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03703801v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un usage fort des épistémologies féministes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Michèle Le Dœuff, une philosophe féministe. Cheveux courts, idées longues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Le Dœuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 39 (1), pp.6-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.391.0006⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 2020/1 (39), pp.98-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.391.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480578v1</w:t>
+                <w:t xml:space="preserve">halshs-03117293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Le Dœuff, une philosophe féministe. Cheveux courts, idées longues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour un usage fort des épistémologies féministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2020/1 (39), pp.98-115. </w:t>
+              <w:t xml:space="preserve">, 2020, 39 (1), pp.6-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.391.0098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nqf.391.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03117293v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Descarries, sociologue-militante féministe québécoise. Institutionnaliser les études féministes pour transformer la société</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une poignée de sel sur les braises de la lutte pour la libération de l’avortement et de la contraception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.382.0108⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 99 (3), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.099.0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150776v1</w:t>
+                <w:t xml:space="preserve">hal-03151864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une poignée de sel sur les braises de la lutte pour la libération de l’avortement et de la contraception</w:t>
+                <w:t xml:space="preserve">La fabrication du corps des « hôtesses de table ». Comment l’uniforme produit les classes de sexe dans la restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.099.0048⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.382.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151864v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication du corps des « hôtesses de table ». Comment l’uniforme produit les classes de sexe dans la restauration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Francine Descarries, sociologue-militante féministe québécoise. Institutionnaliser les études féministes pour transformer la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronica Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 38 (2), pp.16. </w:t>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.108-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.382.0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/nqf.382.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150773v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le social à l’épreuve du dégoût</w:t>
               </w:r>
@@ -3842,386 +3842,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maternité et le “travail reproductif” en questions.</w:t>
+                <w:t xml:space="preserve">Présentation. Une incursion collective sur un terrain éclaté pour une approche matérialiste des activités liées à la production des êtres humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48-2, pp.139-163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rsa.2127⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 48-2, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.1871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150026v1</w:t>
+                <w:t xml:space="preserve">hal-03150045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avorter et accoucher autrement De la démédicalisation à la reconfiguration des normes sociales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de « Fabrice Cahen, Gouverner les mœurs. La lutte contre l’avortement en France, 1890-1950, Paris : PUF – Ined, 2016, 416 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03150011v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de « Fabrice Cahen, Gouverner les mœurs. La lutte contre l’avortement en France, 1890-1950, Paris : PUF – Ined, 2016, 416 p. »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avorter et accoucher autrement De la démédicalisation à la reconfiguration des normes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Azcué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48-2, pp.95-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.2048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05425558v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation. Une incursion collective sur un terrain éclaté pour une approche matérialiste des activités liées à la production des êtres humains</w:t>
+                <w:t xml:space="preserve">La maternité et le “travail reproductif” en questions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48-2, pp.1-27. </w:t>
+              <w:t xml:space="preserve">, 2017, 48-2, pp.139-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rsa.1871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rsa.2127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150045v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du livre: &amp;quot;Sociologie du genre, d'Isabelle Clair, Paris, Armand Colin, coll. « 128/Sociologies contemporaines », 2012</w:t>
               </w:r>
@@ -4697,234 +4697,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologie construit le féminisme, traduction-adaptation du texte de « Ellen Herman, 10. The Curious Courtship of Psychology and Women’s Liberation, in The Romance of American Psychology: Political Culture in the Age of Experts, Berkeley, University of California Press, 1995, p. 276-303</w:t>
+                <w:t xml:space="preserve">L’intersectionnalité et l’histoire de la psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Herman</w:t>
+                <w:t xml:space="preserve">Alexandra Rutherford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubis Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1111373ar⟩</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111374ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424473v1</w:t>
+                <w:t xml:space="preserve">halshs-04930926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intersectionnalité et l’histoire de la psychologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La psychologie construit le féminisme, traduction-adaptation du texte de « Ellen Herman, 10. The Curious Courtship of Psychology and Women’s Liberation, in The Romance of American Psychology: Political Culture in the Age of Experts, Berkeley, University of California Press, 1995, p. 276-303</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111373ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tal Davidson</w:t>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-04930926v1</w:t>
+                <w:t xml:space="preserve">hal-05424473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5144,437 +5144,437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et représentations des chirurgies prophylactiques en oncogénétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les démarches éthiques en sociologie de la santé renforcent la division du travail de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Dall' Agnola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Congrès de l’AFS, RT19 : Santé, Maladie, Médecine, Handicap</w:t>
+              <w:t xml:space="preserve">XIème Congrès de l’AFS, ST2025 : L’ethnographe au travail : enjeux épistémologiques, méthodologiques et éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433184v1</w:t>
+                <w:t xml:space="preserve">hal-05433179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des conditions sociales d’accès et de traitement de dossiers médicaux à leurs usages sociologiques. Retour sur une incursion collective au sein de services d’oncogénétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Gouverner les corps des femmes par leur « capital génétique ». Refus et adhésion aux chirurgies préventives dans le cas des cancers « génétiques » et « féminins »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Dall'Agnola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Congrès de l’AFS, ST2025 : L’ethnographe au travail : enjeux épistémologiques, méthodologiques et éthiques</w:t>
+              <w:t xml:space="preserve">XIème Congrès de l’AFS, RT19 : Santé, Maladie, Médecine, Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433181v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner les corps des femmes par leur « capital génétique ». Refus et adhésion aux chirurgies préventives dans le cas des cancers « génétiques » et « féminins »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Des conditions sociales d’accès et de traitement de dossiers médicaux à leurs usages sociologiques. Retour sur une incursion collective au sein de services d’oncogénétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Dall'Agnola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Dall'Agnola</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Congrès de l’AFS, RT19 : Santé, Maladie, Médecine, Handicap</w:t>
+              <w:t xml:space="preserve">XIème Congrès de l’AFS, ST2025 : L’ethnographe au travail : enjeux épistémologiques, méthodologiques et éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433186v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les démarches éthiques en sociologie de la santé renforcent la division du travail de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Pratiques et représentations des chirurgies prophylactiques en oncogénétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathieu</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Dall' Agnola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Congrès de l’AFS, ST2025 : L’ethnographe au travail : enjeux épistémologiques, méthodologiques et éthiques</w:t>
+              <w:t xml:space="preserve">XIème Congrès de l’AFS, RT19 : Santé, Maladie, Médecine, Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433179v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franchir les frontières et avorter en délai dépassé, quand la loi décuple les inégalités procréatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Avarguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de la loi Veil : État des lieux et perspectives sur l’accès à l’IVG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère du Travail, de la Santé, des Solidarités et des Familles, Ministère chargé de l’Égalité entre les femmes et les hommes et de la lutte contre les discriminations, Mouvement Français pour le Planning Familial (MFPF) et Association Nationale des Centres d’Interruption de grossesse et de Contraception (ANCIC), Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5599,51 +5599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender les inégalités procréatives à partir des expériences d’avortement transfrontaliers vécues par les femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Avarguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5681,51 +5681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les patient·es dans l'organisation des soins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5808,90 +5808,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de la journée d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Benusiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Dall'Agnola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps opérés, corps (in)opérables à l'ère de l'oncogénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6006,51 +6006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="278F7D81"/>
+    <w:nsid w:val="409130AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6237,51 +6237,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6451-2253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199782776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/161149717436910951077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01515693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424543v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.mathi.2023.01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Guen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Heiniger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mahfoudh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Weil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamamra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1864" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Barros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Daussin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Devreux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naudier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/sociologie-et-cancerologie-un-regard-de-biais/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152e3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Avarguez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Harl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111371ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145xm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424507v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Ging" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s99" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.143.0018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.130.0069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.092.0205" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666469v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111376ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425525v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424482v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0335" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425542v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0207" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0125" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703801v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0098" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150776v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Gomes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.382.0108" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.099.0048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.382.0016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0212" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rameau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.2127" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Azcu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.2048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1871" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.077.0157" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.107.0033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.054.0227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sanders" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dudley Jenkins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0068" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424473v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Herman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111373ar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930926v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rutherford" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Davidson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubis Le Coq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111374ar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428067v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433184v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dall' Agnola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433181v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dall'Agnola" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marie Mathieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433186v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433179v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433162v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Benusiglio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hasnaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6451-2253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199782776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/161149717436910951077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01515693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424543v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.mathi.2023.01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Guen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Heiniger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mahfoudh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Weil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamamra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1864" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Barros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Daussin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Devreux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naudier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/sociologie-et-cancerologie-un-regard-de-biais/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458967v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Avarguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Harl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111371ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152e3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145xm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424507v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Ging" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.143.0018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397286v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.130.0069" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.092.0205" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s99" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111376ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0335" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0125" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0207" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0098" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480578v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.099.0048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.382.0016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Gomes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.382.0108" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0212" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150045v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1871" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Azcu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.2048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rameau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.2127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.077.0157" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.107.0033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.054.0227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sanders" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dudley Jenkins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0068" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rutherford" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Davidson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubis Le Coq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111374ar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Herman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111373ar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428067v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433179v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433186v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dall'Agnola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marie Mathieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433184v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dall' Agnola" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433162v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Benusiglio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hasnaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>