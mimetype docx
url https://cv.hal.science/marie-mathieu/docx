--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -626,230 +626,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En Cuisine !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychologisation de l’oppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Lamamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 42 (2), 2023</w:t>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36 (2), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305344v1</w:t>
+                <w:t xml:space="preserve">hal-05424532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologisation de l’oppression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En Cuisine !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathieu</w:t>
+                <w:t xml:space="preserve">Nadia Lamamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 36 (2), 2023</w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 42 (2), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424532v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droits et devoirs procréatifs : des normes et des pratiques</w:t>
               </w:r>
@@ -956,51 +956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mozziconacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39 (1), 2020, NQF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1282,3294 +1282,3519 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique de la biosurveillance face aux résidus de pesticides</w:t>
+                <w:t xml:space="preserve">Face au manque d’eau et au scandale de l’empoisonnement par le chlordécone et tous les autres pesticides, il faudra s’adapter ou disparaître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patricia Chatenay-Rivauday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janmari Flower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sara Angeli Aguiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathieu</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonaëlle Samut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15s7t⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 122 (1), pp.12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.122.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534452v1</w:t>
+                <w:t xml:space="preserve">hal-05616195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hors délais, ces femmes qui partent à l’étranger pour avorter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Harlé</w:t>
+                <w:t xml:space="preserve">Politique de la biosurveillance face aux résidus de pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Angeli Aguiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15s7t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458967v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la psychologisation de l’oppression à l’analyse du pan idéel des rapports de domination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Pache</w:t>
+                <w:t xml:space="preserve">Alexandra Roux : Pilule : défaire l’évidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Amaro Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1111371ar⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Vol. 45 (1), pp.120-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.451.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05424481v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de « Delphine Serre, 2024, Ultime recours : Accidents du travail et maladies professionnelles en procès, Paris : Raisons d’agir, 154 p. »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
+                <w:t xml:space="preserve">Le continuum des oppositions à l’avortement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/152e3⟩</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.7-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.661.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05425512v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de « Jean-Noël Jouzel et Giovanni Prete, 2024, L’agriculture empoisonnée. Le long combat des victimes de pesticides, Paris : Presses de la Fondation nationale des sciences politiques, 283 p. »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hors délais, ces femmes qui partent à l’étranger pour avorter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Avarguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05425499v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à l’antiféminisme, s’armer de savoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alix Heiniger</w:t>
+                <w:t xml:space="preserve">De la psychologisation de l’oppression à l’analyse du pan idéel des rapports de domination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.442.0004⟩</w:t>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 44 (2), pp.68-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111371ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424507v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’antiféminisme d’hier à aujourd’hui. Entretien croisé avec Mélissa Blais et Debbie Ging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Debbie Ging</w:t>
+                <w:t xml:space="preserve">Compte-rendu de « Delphine Serre, 2024, Ultime recours : Accidents du travail et maladies professionnelles en procès, Paris : Raisons d’agir, 154 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Milani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.442.0014⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/152e3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05424465v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le continuum des oppositions à l’avortement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de « Jean-Noël Jouzel et Giovanni Prete, 2024, L’agriculture empoisonnée. Le long combat des victimes de pesticides, Paris : Presses de la Fondation nationale des sciences politiques, 283 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Le Guen</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/145xm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.661.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05393646v1</w:t>
+                <w:t xml:space="preserve">hal-05425499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit à l’IVG : les étrangères aussi !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Face à l’antiféminisme, s’armer de savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Heiniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Milani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plein Droit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 44 (2), pp.4-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.442.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pld.143.0018⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05424500v1</w:t>
+                <w:t xml:space="preserve">hal-05424507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avortements en délai dépassé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’antiféminisme d’hier à aujourd’hui. Entretien croisé avec Mélissa Blais et Debbie Ging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie Ging</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Avarguez</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Heiniger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Milani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/soco.130.0069⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 44 (2), pp.14-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.442.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397286v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de « Julie Ancian, 2022, Les violences inaudibles. Récits d’infanticides, Paris : Le Seuil, 281p. »</w:t>
+                <w:t xml:space="preserve">Quand la génétique décuple le travail gratuit des femmes. Du test à l’engagement associatif contre le cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/riej.092.0205⟩</w:t>
+              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12s99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05425482v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la génétique décuple le travail gratuit des femmes. Du test à l’engagement associatif contre le cancer</w:t>
+                <w:t xml:space="preserve">Le droit à l’IVG : les étrangères aussi !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12s99⟩</w:t>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 143 (4), pp.18-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.143.0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05424497v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de « Anne Marchand, Mourir de son travail aujourd’hui. Enquête sur les cancers professionnels, Les Éditions de l’Atelier/Éditions Ouvrières : Ivry-sur-Seine, 2022, 320 p. »</w:t>
+                <w:t xml:space="preserve">Les avortements en délai dépassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Avarguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 130 (2), pp.69-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soco.130.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05425525v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail alimentaire : perpétuel enjeu de lutte entre classes de sexe</w:t>
+                <w:t xml:space="preserve">Compte-rendu de « Julie Ancian, 2022, Les violences inaudibles. Récits d’infanticides, Paris : Le Seuil, 281p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Lamamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.422.0004⟩</w:t>
+              <w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 92 (1), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riej.092.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04460059v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologisation de l’avortement en France</w:t>
+                <w:t xml:space="preserve">Compte-rendu de « Anne Marchand, Mourir de son travail aujourd’hui. Enquête sur les cancers professionnels, Les Éditions de l’Atelier/Éditions Ouvrières : Ivry-sur-Seine, 2022, 320 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurine Thizy</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04666469v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de « Lisa Carayon, La catégorisation des corps. Étude sur l’humain avant la naissance et après la mort, Paris : IRJS Éditions, Tome 100 Collection Thèse – Bibliothèque de l’IRJS – André Tunc, 2019, 811 p. »</w:t>
+                <w:t xml:space="preserve">Le travail alimentaire : perpétuel enjeu de lutte entre classes de sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lamamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (2), pp.4-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.422.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05425542v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avortement en France : du droit formel aux limites concrètes à l’autonomie des femmes</w:t>
+                <w:t xml:space="preserve">La psychologisation de l’avortement en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Thizy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/drs1.111.0335⟩</w:t>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111376ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05424482v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de &amp;quot;Gabrielle Schütz, Jeunes, jolies et sous-traitées : les hôtesses d’accueil, Paris : La Dispute, 2018, 242 p.</w:t>
+                <w:t xml:space="preserve">L’avortement en France : du droit formel aux limites concrètes à l’autonomie des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfsp.711.0125⟩</w:t>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 111 (2), pp.335-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drs1.111.0335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03703817v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Comprehensive, International and Interdisciplinary Analysis of Procreative Work</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de « Lisa Carayon, La catégorisation des corps. Étude sur l’humain avant la naissance et après la mort, Paris : IRJS Éditions, Tome 100 Collection Thèse – Bibliothèque de l’IRJS – André Tunc, 2019, 811 p. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Droits et devoirs procréatifs : des normes et des pratiques, 38, 28 p</w:t>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03703801v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Simonet, Travail gratuit : la nouvelle exploitation ? Paris, Éditions Textuel, 2018, 152 pages et Camille Robert et Louise Toupin, Travail invisible. Portraits d’une lutte féministe inachevée, Montréal, Éditions du Remue-ménage, 2018, 195 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 46 (2), pp.207-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tgs.046.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Le Dœuff, une philosophe féministe. Cheveux courts, idées longues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte rendu de &amp;quot;Gabrielle Schütz, Jeunes, jolies et sous-traitées : les hôtesses d’accueil, Paris : La Dispute, 2018, 242 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.391.0098⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (1), pp.125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.711.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03117293v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un usage fort des épistémologies féministes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a Comprehensive, International and Interdisciplinary Analysis of Procreative Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène-Lucile Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Droits et devoirs procréatifs : des normes et des pratiques, 38, 28 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480578v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une poignée de sel sur les braises de la lutte pour la libération de l’avortement et de la contraception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Michèle Le Dœuff, une philosophe féministe. Cheveux courts, idées longues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Le Dœuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Mozziconacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.099.0048⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/1 (39), pp.98-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.391.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151864v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03117293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication du corps des « hôtesses de table ». Comment l’uniforme produit les classes de sexe dans la restauration</w:t>
+                <w:t xml:space="preserve">Pour un usage fort des épistémologies féministes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Mozziconacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 38 (2), pp.16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.382.0016⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 39 (1), pp.6-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.391.0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150773v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Descarries, sociologue-militante féministe québécoise. Institutionnaliser les études féministes pour transformer la société</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une poignée de sel sur les braises de la lutte pour la libération de l’avortement et de la contraception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.382.0108⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 99 (3), pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.099.0048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150776v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le social à l’épreuve du dégoût</w:t>
+                <w:t xml:space="preserve">La fabrication du corps des « hôtesses de table ». Comment l’uniforme produit les classes de sexe dans la restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tgs.041.0212⟩</w:t>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.382.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03150128v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Centre de Santé des femmes de Montréal d’hier à aujourd’hui. Des pratiques en mouvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Francine Descarries, sociologue-militante féministe québécoise. Institutionnaliser les études féministes pour transformer la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronica Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37 (1), pp.106-122. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/nqf.371.0106⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.108-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.382.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150767v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation. Une incursion collective sur un terrain éclaté pour une approche matérialiste des activités liées à la production des êtres humains</w:t>
+                <w:t xml:space="preserve">Le social à l’épreuve du dégoût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rsa.1871⟩</w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41, pp.212-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.041.0212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03150045v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de « Fabrice Cahen, Gouverner les mœurs. La lutte contre l’avortement en France, 1890-1950, Paris : PUF – Ined, 2016, 416 p. »</w:t>
+                <w:t xml:space="preserve">Le Centre de Santé des femmes de Montréal d’hier à aujourd’hui. Des pratiques en mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.106-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.371.0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05425558v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avorter et accoucher autrement De la démédicalisation à la reconfiguration des normes sociales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La maternité et le “travail reproductif” en questions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48-2, pp.95-116. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rsa.2048⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 48-2, pp.139-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.2127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150011v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maternité et le “travail reproductif” en questions.</w:t>
+                <w:t xml:space="preserve">Compte-rendu de « Fabrice Cahen, Gouverner les mœurs. La lutte contre l’avortement en France, 1890-1950, Paris : PUF – Ined, 2016, 416 p. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03150026v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos du livre: &amp;quot;Sociologie du genre, d'Isabelle Clair, Paris, Armand Colin, coll. « 128/Sociologies contemporaines », 2012</w:t>
+                <w:t xml:space="preserve">Présentation. Une incursion collective sur un terrain éclaté pour une approche matérialiste des activités liées à la production des êtres humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mouv.077.0157⟩</w:t>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48-2, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.1871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03480826v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge et stigmatisation des avortantes dans l'institution médicale : la classe des femmes sous surveillance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avorter et accoucher autrement De la démédicalisation à la reconfiguration des normes sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Azcué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Ruault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pox.107.0033⟩</w:t>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48-2, pp.95-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.2048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505158v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu croisé de &amp;quot;Bibia Pavard, Florence Rochefort, Michelle Zancarini- Fournel, Les lois Veil. Les événements fondateurs. Contraception 1974, IVG 1975, Paris : Armand Colin, Coll. U, 2012, 228 p.&amp;quot; et de &amp;quot;Bibia Pavard, Si je veux, quand je veux. Contraception et avortement dans la société française (1956- 1979), Rennes : PUR, coll. « Archives du féminisme », 2012, 358 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À propos du livre: &amp;quot;Sociologie du genre, d'Isabelle Clair, Paris, Armand Colin, coll. « 128/Sociologies contemporaines », 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Ruault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdge.054.0227⟩</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.157-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.077.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703821v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Thiers-Vidal, De “L’Ennemi principal” aux principaux ennemis. Position vécue, subjectivité et conscience masculines de domination, Paris : L’Harmattan, 2010, 372 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prise en charge et stigmatisation des avortantes dans l'institution médicale : la classe des femmes sous surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107, pp.33-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pox.107.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu croisé de &amp;quot;Bibia Pavard, Florence Rochefort, Michelle Zancarini- Fournel, Les lois Veil. Les événements fondateurs. Contraception 1974, IVG 1975, Paris : Armand Colin, Coll. U, 2012, 228 p.&amp;quot; et de &amp;quot;Bibia Pavard, Si je veux, quand je veux. Contraception et avortement dans la société française (1956- 1979), Rennes : PUR, coll. « Archives du féminisme », 2012, 358 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.054.0227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Thiers-Vidal, De “L’Ennemi principal” aux principaux ennemis. Position vécue, subjectivité et conscience masculines de domination, Paris : L’Harmattan, 2010, 372 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2010, Migrantes et mobilisées, 51, pp.233-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4579,453 +4804,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control, alt, delete&amp;quot; : attaques populistes patriarcales contre les droits des femmes au niveau international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dudley Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Heiniger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nqf.442.0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intersectionnalité et l’histoire de la psychologie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rubis Le Coq</w:t>
+                <w:t xml:space="preserve">La psychologie construit le féminisme, traduction-adaptation du texte de « Ellen Herman, 10. The Curious Courtship of Psychology and Women’s Liberation, in The Romance of American Psychology: Political Culture in the Age of Experts, Berkeley, University of California Press, 1995, p. 276-303</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pache</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1111374ar⟩</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111373ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04930926v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La psychologie construit le féminisme, traduction-adaptation du texte de « Ellen Herman, 10. The Curious Courtship of Psychology and Women’s Liberation, in The Romance of American Psychology: Political Culture in the Age of Experts, Berkeley, University of California Press, 1995, p. 276-303</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ellen Herman</w:t>
+                <w:t xml:space="preserve">L’intersectionnalité et l’histoire de la psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rutherford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubis Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1111373ar⟩</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1111374ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424473v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04930926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès à l’avortement en France et aux États-Unis: Entretien avec Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Clainche - Piel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5035,98 +5260,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les avortements itératifs : des cas d’école. Une analyse sociologique du recours répété à l’IVG en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées nationales d’études de l’Association nationale des centres d’IVG et de contraception (ANCIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5136,642 +5361,642 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les démarches éthiques en sociologie de la santé renforcent la division du travail de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Congrès de l’AFS, ST2025 : L’ethnographe au travail : enjeux épistémologiques, méthodologiques et éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les corps des femmes par leur « capital génétique ». Refus et adhésion aux chirurgies préventives dans le cas des cancers « génétiques » et « féminins »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Dall'Agnola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Congrès de l’AFS, RT19 : Santé, Maladie, Médecine, Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des conditions sociales d’accès et de traitement de dossiers médicaux à leurs usages sociologiques. Retour sur une incursion collective au sein de services d’oncogénétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Dall'Agnola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Congrès de l’AFS, ST2025 : L’ethnographe au travail : enjeux épistémologiques, méthodologiques et éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et représentations des chirurgies prophylactiques en oncogénétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Dall' Agnola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Congrès de l’AFS, RT19 : Santé, Maladie, Médecine, Handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franchir les frontières et avorter en délai dépassé, quand la loi décuple les inégalités procréatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Avarguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans de la loi Veil : État des lieux et perspectives sur l’accès à l’IVG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère du Travail, de la Santé, des Solidarités et des Familles, Ministère chargé de l’Égalité entre les femmes et les hommes et de la lutte contre les discriminations, Mouvement Français pour le Planning Familial (MFPF) et Association Nationale des Centres d’Interruption de grossesse et de Contraception (ANCIC), Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender les inégalités procréatives à partir des expériences d’avortement transfrontaliers vécues par les femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Avarguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences humaines et sociales au service de la santé et des gestions sanitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les patient·es dans l'organisation des soins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Sciences humaines et sociales et médecine génomique du Plan France Médecine Génomique (PFMG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PFMG, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5781,164 +6006,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de la journée d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Benusiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Froger-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Dall'Agnola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps opérés, corps (in)opérables à l'ère de l'oncogénétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6006,51 +6231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="409130AC"/>
+    <w:nsid w:val="6348762A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6237,51 +6462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6451-2253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199782776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/161149717436910951077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01515693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424543v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.mathi.2023.01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Guen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Heiniger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mahfoudh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Weil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamamra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1864" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Barros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Daussin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Devreux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naudier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/sociologie-et-cancerologie-un-regard-de-biais/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458967v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Avarguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Harl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424481v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111371ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425512v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152e3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145xm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424507v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Ging" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.143.0018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397286v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.130.0069" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425482v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.092.0205" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s99" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666469v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111376ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425542v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0335" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0125" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703801v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703815v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0207" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0098" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480578v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151864v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.099.0048" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.382.0016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150776v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Gomes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.382.0108" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0212" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150767v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150045v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1871" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Azcu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.2048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150026v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rameau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.2127" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480826v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.077.0157" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505158v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.107.0033" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703821v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.054.0227" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425727v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sanders" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dudley Jenkins" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0068" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930926v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rutherford" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Davidson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubis Le Coq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111374ar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Herman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111373ar" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428067v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433179v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433186v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dall'Agnola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marie Mathieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433184v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dall' Agnola" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433161v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472257v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433162v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433165v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Benusiglio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hasnaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-6451-2253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199782776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/161149717436910951077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01515693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424543v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Thizy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.mathi.2023.01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Guen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Heiniger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mahfoudh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pache" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Weil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamamra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04625325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne-Lucile Hertzog" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Ruault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1864" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise de Barros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Daussin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Devreux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Naudier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/sociologie-et-cancerologie-un-regard-de-biais/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616195v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chatenay-Rivauday" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janmari Flower" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona&#235;lle Samut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.122.0012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s7t" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Amaro Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.451.0121" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.661.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Avarguez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Harl&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111371ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Froger-Lefebvre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152e3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145xm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424507v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Milani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Blais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Ging" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424497v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12s99" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424500v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.143.0018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397286v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.130.0069" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425482v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riej.092.0205" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111376ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424482v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.111.0335" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425542v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.046.0207" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.711.0125" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117293v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0098" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.391.0006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.099.0048" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150773v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.382.0016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronica Gomes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.382.0108" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.041.0212" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.371.0106" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150026v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rameau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.2127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425558v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1871" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150011v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Azcu&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.2048" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480826v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.077.0157" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505158v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.107.0033" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03703821v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.054.0227" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425727v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Sanders" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dudley Jenkins" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.442.0068" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424473v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Herman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111373ar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930926v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rutherford" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Davidson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubis Le Coq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1111374ar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Clainche - Piel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428067v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dall'Agnola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433181v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marie Mathieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433184v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Dall' Agnola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433161v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472257v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433162v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433165v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Benusiglio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hasnaoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>