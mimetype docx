--- v0 (2026-03-21)
+++ v1 (2026-05-09)
@@ -182,174 +182,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03765952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Odes à l'art de la côte Nord-Ouest. Surréalisme et ethnographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mauzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03483986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la comparaison entre l’art pariétal en Europe et l’art de la côte nord-ouest (Amérique du Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mauzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.24 - 35. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.6537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paleo.6537⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03765936v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03483986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Therrien (1945-2017). L’ethnographe des mots à l’écoute de la langue et de la culture inuit .</w:t>
               </w:r>
@@ -2232,51 +2232,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00714450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2350,253 +2350,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04534220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Breton : carnet de voyage chez les Indiens Hopi Edition scientifique présentée par Marie Mauzé et Fabrice Flahutez. Préface de Peter Whiteley</w:t>
+                <w:t xml:space="preserve">Dictionnaire Lévi-Strauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Breton</w:t>
+                <w:t xml:space="preserve">Jean-Claude Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Flahutez</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Beffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Al Broché</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9791037039248</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouquins, pp.1187, 2022, 9782221220900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2606,865 +2492,865 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surrealism and Hopi-Surrealism and Hopi-Mania in Kastsina Calling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mauzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Appel des Katchinas/Katsina Calling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Enfance de l'art/Galerie Flak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2-912646-36-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04877286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir de l’imaginaire : modalités d’appropriation de l’art amérindien par les surréalistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mauzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Kirchner, Déborah Laks, Elvan Zabunyan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’art en France à la croisée des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">arthistoricum.net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-60, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11588/arthistoricum.731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04321980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauvegarder sa langue pour défendre sa culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mauzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Apaches. Geronimo le rebelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.64-67, 2022, Historia Grand Angle, 9791090956452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03887034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lig̱wilda’x̱w Expansion into Northern Coast Salish Lands in the Nineteenth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mauzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xeel's Stepping Stones. Nature and Society in the Salish Sea IslandsLigwildaxw</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03483933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pirogues et Cuivres sur la côte Nord-Ouest. Formes et matières animées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mauzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Mauzé et Perig Ptrou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconfigurer le vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19, L'Herne, pp.67-87, 2021, Cahiers d'anthropologie sociale, 9791031903187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03483693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir de l'imaginaire. Modalités d'appropriation de l'art amérindien par les surréalistes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mauzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Art en France à la croisée des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55-70, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03483917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énigme de la représentation du blason de la chèvre de montagne chez les Haïda de la côte Nord-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mauzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au seuil de la forêt. Hommage à Philippe Descola, l'anthropologue de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03484091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Yup’ik World and the Surrealists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mauzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Moon Dancers. Yup’ik Masks and the Surrealists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Di Donna Galleries, pp.15-38, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masque de l'homme-baleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mauzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André Breton, initiateur découvreur - La maison de verre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amateur (Editions de l'), 2014, 978-2-85917-549-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03967910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mauzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fur, Yves Le. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musée du quai Branly. La Collection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée du quai Branly / Skyra Flammarion, pp.297-301, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DES DÉCOUVERTES ET DES CUIVRES. D'UNE FORME DE MONÉTARISATION DU POTLATCH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mauzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marcel Drach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'argent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.181 - 197, 2004, 9782707143129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01415551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3474,236 +3360,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Boas (1858-1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mauzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des anthropologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03483964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the border of the supernatural world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mauzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.42-45, 110-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01324629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des surréalistes en exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mauzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.17-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01324612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3850,51 +3736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rostkowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mauz&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765936v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6537" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483986v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laugrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021614ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415589v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.246" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.243" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.147.0080" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.2748" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hom.1999.453615" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/span.1583" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hom.1989.369086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714450v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flahutez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Breton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Broch&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Editions Hermann editions-hermann.fr https://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081505v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Beffa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desveaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Salmon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877286v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Galerie Flak http://www.galerieflak.com" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/arthistoricum/catalog/book/731" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.731" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.historia.fr/parution/sp%C3%A9cial-65-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483917v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906144v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415551v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765952v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rostkowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mauz&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483986v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03765936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6537" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901752v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laugrand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903903v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415468v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021614ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324040v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415589v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.246" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324595v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.243" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/deba.147.0080" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.2748" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324122v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hom.1999.453615" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/span.1583" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324166v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324204v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324522v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hom.1989.369086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714450v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flahutez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Monod" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Beffa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desveaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Salmon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04877286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Galerie Flak http://www.galerieflak.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/arthistoricum/catalog/book/731" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.731" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.historia.fr/parution/sp%C3%A9cial-65-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03967910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483964v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>