--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1750,51 +1750,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à Apprendre : Motivation et Mémoire au Service de la Réussite</w:t>
+                <w:t xml:space="preserve">Optimiser les apprentissages : effets croisés des stratégies d’encodage profond et d’une conception malléable des capacités sur les croyances et les performances des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorgnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Picard</w:t>
@@ -1812,97 +1812,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : sciences cognitives et apprentissages scolaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Caen Normandie, Mar 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355404v1</w:t>
+                <w:t xml:space="preserve">hal-05355380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimiser les apprentissages : effets croisés des stratégies d’encodage profond et d’une conception malléable des capacités sur les croyances et les performances des élèves</w:t>
+                <w:t xml:space="preserve">Apprendre à Apprendre : Motivation et Mémoire au Service de la Réussite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorgnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Picard</w:t>
@@ -1920,73 +1920,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Jun 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée d'études : sciences cognitives et apprentissages scolaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Caen Normandie, Mar 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355380v1</w:t>
+                <w:t xml:space="preserve">hal-05355404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing learning cross effects of deep encoding strategies and a malleable conception of intelligence on students' beliefs and performance</w:t>
               </w:r>
@@ -2156,51 +2156,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences cognitives dans la classe : Apprendre aux élèves à apprendre</w:t>
+                <w:t xml:space="preserve">Improving children's learning abilities in primary school through interventions targeting learning strategies and intelligence beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorgnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Picard</w:t>
@@ -2218,97 +2218,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première Journée Régionale des Sciences Cognitives de l’Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">18th International Conference for Young Researchers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Dec 2023, Lille (journée d’étude en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355369v1</w:t>
+                <w:t xml:space="preserve">hal-05355372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving children's learning abilities in primary school through interventions targeting learning strategies and intelligence beliefs</w:t>
+                <w:t xml:space="preserve">Les sciences cognitives dans la classe : Apprendre aux élèves à apprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dorgnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Picard</w:t>
@@ -2326,73 +2326,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Maquestiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mazerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference for Young Researchers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Dec 2023, Lille (journée d’étude en ligne), France</w:t>
+              <w:t xml:space="preserve">Première Journée Régionale des Sciences Cognitives de l’Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05355372v1</w:t>
+                <w:t xml:space="preserve">hal-05355369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2945,51 +2945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Le Tirant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Likhanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazerolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci16020204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorgnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquestiaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustafsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Burget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Asselborn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2025.105311" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rotolo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Magnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1144" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2024.2431695" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-023-01488-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gauthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice P&#232;lerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2020.0607" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2020.0608" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02316926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-032265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0000000000000129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000303" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morisset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612437607" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355380v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Le Tirant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Likhanov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mazerolle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Morand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci16020204" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dorgnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquestiaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Picard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538275v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustafsson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Burget" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Asselborn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2025.105311" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411523v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rotolo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Joubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;loi Magnin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1144" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2024.2431695" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411539v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-023-01488-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2022.1048" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550606v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Gauthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice P&#232;lerin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigalleau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2020.0607" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550029v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2020.0608" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02316926v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Alescio-Lautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-032265" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle R&#233;gner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Clarys" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Michel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0000000000000129" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000303" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morisset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797612437607" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Broc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355372v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>