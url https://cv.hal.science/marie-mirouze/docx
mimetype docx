--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -490,247 +490,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and Visualization of Epigenome and Mobilome Data in Crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drought-induced acclimation of DNA-hypomethylated poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagmara Robakowska Hyzorek</w:t>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Larmande</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 2016</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411668v1</w:t>
+                <w:t xml:space="preserve">hal-02742078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought-induced acclimation of DNA-hypomethylated poplars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration and Visualization of Epigenome and Mobilome Data in Crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+                <w:t xml:space="preserve">Dagmara Robakowska Hyzorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Larmande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
+              <w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742078v1</w:t>
+                <w:t xml:space="preserve">hal-01411668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2457,295 +2457,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANCHOR: A Technical Approach to Monitor Single-Copy Locus Localization in Planta</w:t>
+                <w:t xml:space="preserve">RNAi suppression of DNA methylation affects the drought stress response and genome integrity in transgenic poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Meschichi</w:t>
+                <w:t xml:space="preserve">Mamadou D. Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ingouff</w:t>
+                <w:t xml:space="preserve">Anne‐laure Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Picart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Desset</w:t>
+                <w:t xml:space="preserve">Régis Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.677849⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (1), pp.80-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313521v1</w:t>
+                <w:t xml:space="preserve">hal-03292338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAi suppression of DNA methylation affects the drought stress response and genome integrity in transgenic poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANCHOR: A Technical Approach to Monitor Single-Copy Locus Localization in Planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meschichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou D. Sow</w:t>
+                <w:t xml:space="preserve">Mathieu Ingouff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐laure Le Gac</w:t>
+                <w:t xml:space="preserve">Claire Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Fichot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
+                <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 232 (1), pp.80-97. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.677849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.677849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292338v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large tandem duplications affect gene expression, 3D organization, and plant–pathogen response</w:t>
               </w:r>
@@ -5043,51 +5043,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Richard</w:t>
+                <w:t xml:space="preserve">Odile Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Czernic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5325,51 +5325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. D Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-L Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5564,265 +5564,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects of Epigenetic Regulation in Cereals</w:t>
+                <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Oltehua-Lopez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gallusci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Epigenetics Coming of Age for Breeding Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.361-386, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.abr.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">, 88, Academic Press, Amsterdam(NLD), pp.XV-XVIII, 2018, Advances in Botanical Research, 9780128154038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2296(18)30083-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098511v1</w:t>
+                <w:t xml:space="preserve">hal-02539614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aspects of Epigenetic Regulation in Cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Oltehua-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Dorantes-Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ingouff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gallusci</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Epigenetics Coming of Age for Breeding Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 88, Academic Press, Amsterdam(NLD), pp.XV-XVIII, 2018, Advances in Botanical Research, 9780128154038. </w:t>
+              <w:t xml:space="preserve">, pp.361-386, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0065-2296(18)30083-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.abr.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539614v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6080,51 +6080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska Hyzorek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesquiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04873383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moissiard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Carles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1260391" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soundiramourtty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02141867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertioli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Clevenger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dudchenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0405-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Esposito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aversano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;amelia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clizia Villano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Alioto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2937-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01952531v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Poirier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertsy Goic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Tom&#233;-Poderti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.02.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne El-Barouk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;lisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky761" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2018.04.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKMXR726-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Alonso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bossdorf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bucher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12858" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098596v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thieme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1265-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098591v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1020010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.03.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRGC69T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirouze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru120" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Braeutigam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly J. Vining" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G. Fossdal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.461" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917183v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Reinders" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Nishimura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Schneeberger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08328" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-6812L0PS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacombe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thibaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Varoquaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2008.03.020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHSC0RM3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087164v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sels" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loubet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02788.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1134-0_7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098511v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oltehua-Lopez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dorantes-Acosta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leblanc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.10.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(18)30083-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832953v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska Hyzorek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesquiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04873383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moissiard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Carles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1260391" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soundiramourtty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02141867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertioli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Clevenger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dudchenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0405-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Esposito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aversano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;amelia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clizia Villano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Alioto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2937-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01952531v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Poirier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertsy Goic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Tom&#233;-Poderti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.02.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne El-Barouk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;lisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky761" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2018.04.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKMXR726-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Alonso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bossdorf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bucher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12858" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098596v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thieme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1265-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098591v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1020010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.03.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRGC69T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirouze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru120" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Braeutigam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly J. Vining" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G. Fossdal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.461" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917183v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Reinders" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Nishimura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Schneeberger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08328" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-6812L0PS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacombe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thibaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Varoquaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2008.03.020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHSC0RM3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087164v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sels" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loubet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02788.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1134-0_7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(18)30083-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098511v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oltehua-Lopez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dorantes-Acosta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leblanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.10.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832953v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>