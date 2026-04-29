--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -490,247 +490,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought-induced acclimation of DNA-hypomethylated poplars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration and Visualization of Epigenome and Mobilome Data in Crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+                <w:t xml:space="preserve">Dagmara Robakowska Hyzorek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Larmande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
+              <w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742078v1</w:t>
+                <w:t xml:space="preserve">hal-01411668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and Visualization of Epigenome and Mobilome Data in Crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drought-induced acclimation of DNA-hypomethylated poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagmara Robakowska Hyzorek</w:t>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Larmande</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 2016</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411668v1</w:t>
+                <w:t xml:space="preserve">hal-02742078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1363,273 +1363,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing mobilome reveals real time transposable element activity in plants and animals</w:t>
+                <w:t xml:space="preserve">Mobilome sequencing reveals real time transposable element activity in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghesquiere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Epigenetic &amp; Chromatin Regulation of Plant Traits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EpiTRAITS, Jan 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ICTE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Elements transposables, Apr 2016, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908203v1</w:t>
+                <w:t xml:space="preserve">hal-04908135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilome sequencing reveals real time transposable element activity in plants</w:t>
+                <w:t xml:space="preserve">Sequencing mobilome reveals real time transposable element activity in plants and animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Elements transposables, Apr 2016, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Conference on Epigenetic &amp; Chromatin Regulation of Plant Traits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EpiTRAITS, Jan 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908135v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic control of plant mobilomes</w:t>
               </w:r>
@@ -1655,3511 +1655,3511 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Keystone Symposium on RNA Silencing in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Keystone Symposium, Feb 2015, Keystone - Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genome-wide analysis of horizontal transfer in non-model wild species from a natural ecosystem reveals new insights into genetic exchange in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (10), pp.e1010964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1010964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Bures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.2722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12142722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Plant epigenetics and chromatin dynamics - EPIPLANT 2021-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moissiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1260391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extrachromosomal circular DNA and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soundiramourtty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.5236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41023-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extrachromosomal circular DNA and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panpan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41023-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANCHOR: A Technical Approach to Monitor Single-Copy Locus Localization in Planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meschichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ingouff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.677849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.677849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RNAi suppression of DNA methylation affects the drought stress response and genome integrity in transgenic poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou D. Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐laure Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (1), pp.80-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large tandem duplications affect gene expression, 3D organization, and plant–pathogen response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Picart-Picolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Grob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Picault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Franek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.261586.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genome sequence of segmental allotetraploid peanut Arachis hypogaea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bertioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josh Clevenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Dudchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongying Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (5), pp.877-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41588-019-0405-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dicer-like and RNA-dependent RNA polymerase gene family identification and annotation in the cultivated Solanum tuberosum and its wild relative S. commersonii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Aversano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo D’amelia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clizia Villano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Alioto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 248 (3), pp.729-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-018-2937-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dicer-2-Dependent Generation of Viral DNA from Defective Genomes of RNA Viruses Modulates Antiviral Immunity in Insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertsy Goic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Tomé-Poderti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Frangeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.353-365.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2018.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01952531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The somatic piRNA pathway controls germline transposition over generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridlin Barckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne El-Barouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pélisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mugat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (18), pp.9524 - 9536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposable elements: all mobile, all different, some stress responsive, some adaptive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49, pp.106-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gde.2018.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNA Methylation in Rice and Relevance for Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epigenomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2), pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/epigenomes1020010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequencing the extrachromosomal circular mobilome reveals retrotransposon activity in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmara Robakowska-Hyzorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.e1006630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological plant epigenetics: Evidence from model and non-model species, and the way forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Richards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conchita Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Bossdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (12), pp.1576-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibition of RNA polymerase II allows controlled mobilisation of retrotransposons for plant breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Thieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daccord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1265-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection of active transposable elements in Arabidopsis thaliana using Oxford Nanopore Sequencing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Debladis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, art. 537 [8 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-017-3753-zg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01626046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation to Global Change: A Transposable Element–Epigenetics Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Loot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (7), pp.514-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2016.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widespread and frequent horizontal transfers of transposable elements in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moaine El Baidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongying Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (5), pp.831-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.164400.113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposable elements, a treasure trove to decipher epigenetic variation: insights from Arabidopsis and crop epigenomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (10), pp.2801-2812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposable elements, a treasure trove to decipher epigenetic variation: insights from Arabidopsis and crop epigenomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (10), pp.2801-2812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epigenetic regulation of adaptive responses of forest tree species to the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Braeutigam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly J. Vining</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl G. Fossdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), pp.399 - 415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective epigenetic control of retrotransposition in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Reinders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taisuke Nishimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korbinian Schneeberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 461 (7262), pp.427 - 430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction and characterisation of a BAC library from Arabidopsis halleri: evaluation of physical mapping based on conserved synteny with A. thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Cossegal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 174 (6), pp.634-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2008.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00281372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A putative novel role for plant defensins: a defensin from the zinc hyperaccumulating plant, Arabidopsis halleri, confers zinc tolerance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Czernic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47, pp.329-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02788.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A journey into the world of transposable elements. Activation, circular extrachromosomal DNA forms and impact on the genome: new avenues for understanding the mechanisms of plant evolution and adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Botanique. Université de Perpignan Via Domitia, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04873383v1</w:t>
-              </w:r>
-[...3365 lines deleted...]
-                <w:t xml:space="preserve">hal-00087164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5177,77 +5177,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization Of Interspecific Gene Flows at The Genome-wide Level in a Natural Ecosystem The Massane Forest Reveals New Insights Into Horizontal Transfer In plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5325,51 +5325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. D Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-L Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5475,51 +5475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5583,51 +5583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallusci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5700,51 +5700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Oltehua-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dorantes-Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ingouff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6080,51 +6080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742078v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska Hyzorek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908135v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesquiere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04873383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moissiard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Carles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1260391" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soundiramourtty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02141867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertioli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Clevenger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dudchenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0405-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Esposito" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aversano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;amelia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clizia Villano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Alioto" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2937-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01952531v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Poirier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertsy Goic" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Tom&#233;-Poderti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.02.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne El-Barouk" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;lisson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky761" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098540v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2018.04.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKMXR726-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Alonso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bossdorf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bucher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12858" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098596v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thieme" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1265-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098591v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1020010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099870v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.03.013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRGC69T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirouze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru120" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305941v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Braeutigam" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly J. Vining" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G. Fossdal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.461" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917183v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Reinders" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Nishimura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Schneeberger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08328" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-6812L0PS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacombe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thibaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Varoquaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2008.03.020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHSC0RM3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087164v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sels" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loubet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02788.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1134-0_7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(18)30083-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098511v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oltehua-Lopez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dorantes-Acosta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leblanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.10.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832953v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska Hyzorek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908135v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesquiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305976v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moissiard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Carles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1260391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soundiramourtty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02141867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Clevenger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dudchenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0405-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Esposito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aversano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;amelia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clizia Villano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Alioto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2937-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01952531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertsy Goic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Tom&#233;-Poderti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.02.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne El-Barouk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;lisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky761" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2018.04.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKMXR726-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1020010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Alonso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bossdorf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12858" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thieme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1265-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099870v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.03.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRGC69T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222994v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirouze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru120" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Braeutigam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly J. Vining" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G. Fossdal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.461" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Reinders" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Nishimura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Schneeberger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08328" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-6812L0PS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacombe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thibaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Varoquaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2008.03.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHSC0RM3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087164v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loubet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02788.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04873383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1134-0_7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(18)30083-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098511v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oltehua-Lopez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dorantes-Acosta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leblanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.10.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832953v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>