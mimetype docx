--- v2 (2026-04-29)
+++ v3 (2026-05-25)
@@ -81,1624 +81,1624 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant genome stability and extrachromosomal circular DNA (eccDNA): vicious or virtuous circle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panpan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on Transposable Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Elements transposables, Apr 2024, Saint Malo (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extrachromosomal circular DNA (eccDNA) and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panpan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORUM Labex TULIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex TULIP (Towards a Unified Theory of Biotic Interactions: roLe of environmental Perturbations); FR AIB (Fédération de Recherche Agrobiosciences, Interactions et Biodiversité), Oct 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All you ever wanted to know about about extrachromosomal circular DNA (and never dared to ask!)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Pushing Boundaries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vienna BioCenter PhD symposium, Nov 2022, Vienna ( virtual ), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epigenetic control of genome stability in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epigenetic Mechanisms of Crop Adaptation to Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EpiCatch, Jul 2021, Virtual conference, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using long-read nanopore sequencing to unravel structural genomic variations in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hshin-Ping Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu-Jin Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nanopore London Calling 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford Nanopore, May 2019, Londres (UK), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining mobilome-seq and de novo genome assemblies to reveal TE dynamics in plant populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panpan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International symposium EPI/GENETICS from basic research to plant breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Oct 2018, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilome sequencing reveals real time transposable element activity in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ghesquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICTE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Elements transposables, Apr 2016, Saint Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequencing mobilome reveals real time transposable element activity in plants and animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Epigenetic &amp; Chromatin Regulation of Plant Traits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EpiTRAITS, Jan 2016, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epigenetic control of plant mobilomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Keystone Symposium on RNA Silencing in Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Keystone Symposium, Feb 2015, Keystone - Colorado, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of transcriptomic structural variations in wild rice using Nanopore direct RNA sequencing.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TEs as a major driver of genomic variation in trees ? Jumping MITEs in common beech revealed by TIPs and eccDNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rod A. Wing</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Panaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2024: JOURNéES OUVERTES DE BIOLOGIE, INFORMATIQUE ET MATHéMATIQUES 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, TOULOUSE Université Paul Sabatier, France</w:t>
+              <w:t xml:space="preserve">ICTE 2024 - International Congress on Transposable Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Saint Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919310v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEs as a major driver of genomic variation in trees ? Jumping MITEs in common beech revealed by TIPs and eccDNA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Detection of transcriptomic structural variations in wild rice using Nanopore direct RNA sequencing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rod A. Wing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTE 2024 - International Congress on Transposable Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Saint Malo, France. </w:t>
+              <w:t xml:space="preserve">JOBIM 2024: JOURNéES OUVERTES DE BIOLOGIE, INFORMATIQUE ET MATHéMATIQUES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, TOULOUSE Université Paul Sabatier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907176v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarifying the role of DNA methylation in tree phenotypic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafon Placette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Le Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43. FEBS Congress, Biochemistry Forever</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. FEBS Open Bio, 8 (supplément S1), 2018, Supplément 43rd FEBS Congress, Biochemistry Forever, Prague, Czech Republic, July 7‐12, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration and Visualization of Epigenome and Mobilome Data in Crops</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Drought-induced acclimation of DNA-hypomethylated poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 2016</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411668v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought-induced acclimation of DNA-hypomethylated poplars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Integration and Visualization of Epigenome and Mobilome Data in Crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmara Robakowska Hyzorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Larmande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Abstract book</w:t>
+              <w:t xml:space="preserve">JOBIM: Journées Ouvertes Biologie Informatique Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lyon, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...739 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ghesquiere</w:t>
-[...226 lines deleted...]
-                <w:t xml:space="preserve">hal-04908110v1</w:t>
+                <w:t xml:space="preserve">hal-01411668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1729,90 +1729,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of horizontal transfer in non-model wild species from a natural ecosystem reveals new insights into genetic exchange in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (10), pp.e1010964. </w:t>
@@ -1844,321 +1844,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
+                <w:t xml:space="preserve">Editorial: Plant epigenetics and chromatin dynamics - EPIPLANT 2021-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Assane Mbodj</w:t>
+                <w:t xml:space="preserve">Guillaume Moissiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brando</w:t>
+                <w:t xml:space="preserve">Cristel Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de Bures</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clémentine Vitte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (14), pp.2722. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants12142722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1260391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270325v1</w:t>
+                <w:t xml:space="preserve">hal-04305976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Plant epigenetics and chromatin dynamics - EPIPLANT 2021-2022</w:t>
+                <w:t xml:space="preserve">45S rDNA Diversity In Natura as One Step towards Ribosomal Heterogeneity in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Moissiard</w:t>
+                <w:t xml:space="preserve">Valérie Delorme-Hinoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Mirouze</w:t>
+                <w:t xml:space="preserve">Assane Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristel Carles</w:t>
+                <w:t xml:space="preserve">Sophie Brando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Vitte</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne de Bures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (14), pp.2722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1260391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12142722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305976v1</w:t>
+                <w:t xml:space="preserve">hal-04270325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrachromosomal circular DNA and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soundiramourtty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2235,90 +2235,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrachromosomal circular DNA and structural variants highlight genome instability in Arabidopsis epigenetic mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assane Mbodj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abirami Soundiramourtty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2363,295 +2363,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANCHOR: A Technical Approach to Monitor Single-Copy Locus Localization in Planta</w:t>
+                <w:t xml:space="preserve">RNAi suppression of DNA methylation affects the drought stress response and genome integrity in transgenic poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Meschichi</w:t>
+                <w:t xml:space="preserve">Mamadou D. Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Ingouff</w:t>
+                <w:t xml:space="preserve">Anne‐laure Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Picart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Desset</w:t>
+                <w:t xml:space="preserve">Régis Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.677849⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (1), pp.80-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313521v1</w:t>
+                <w:t xml:space="preserve">hal-03292338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAi suppression of DNA methylation affects the drought stress response and genome integrity in transgenic poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANCHOR: A Technical Approach to Monitor Single-Copy Locus Localization in Planta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Meschichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou D. Sow</w:t>
+                <w:t xml:space="preserve">Mathieu Ingouff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐laure Le Gac</w:t>
+                <w:t xml:space="preserve">Claire Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Fichot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
+                <w:t xml:space="preserve">Sophie Desset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 232 (1), pp.80-97. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.677849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.677849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292338v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large tandem duplications affect gene expression, 3D organization, and plant–pathogen response</w:t>
               </w:r>
@@ -2689,51 +2689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Franek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -2899,472 +2899,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicer-like and RNA-dependent RNA polymerase gene family identification and annotation in the cultivated Solanum tuberosum and its wild relative S. commersonii</w:t>
+                <w:t xml:space="preserve">The somatic piRNA pathway controls germline transposition over generations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Esposito</w:t>
+                <w:t xml:space="preserve">Bridlin Barckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Aversano</w:t>
+                <w:t xml:space="preserve">Marianne El-Barouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo D’amelia</w:t>
+                <w:t xml:space="preserve">Alain Pélisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clizia Villano</w:t>
+                <w:t xml:space="preserve">Bruno Mugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Alioto</w:t>
+                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 248 (3), pp.729-743. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (18), pp.9524 - 9536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00425-018-2937-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098547v1</w:t>
+                <w:t xml:space="preserve">hal-01904679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicer-2-Dependent Generation of Viral DNA from Defective Genomes of RNA Viruses Modulates Antiviral Immunity in Insects</w:t>
+                <w:t xml:space="preserve">Dicer-like and RNA-dependent RNA polymerase gene family identification and annotation in the cultivated Solanum tuberosum and its wild relative S. commersonii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Poirier</w:t>
+                <w:t xml:space="preserve">Salvatore Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertsy Goic</w:t>
+                <w:t xml:space="preserve">Riccardo Aversano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Tomé-Poderti</w:t>
+                <w:t xml:space="preserve">Vincenzo D’amelia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Frangeul</w:t>
+                <w:t xml:space="preserve">Clizia Villano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Boussier</w:t>
+                <w:t xml:space="preserve">Daniela Alioto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (3), pp.353-365.e8. </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 248 (3), pp.729-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2018.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-018-2937-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01952531v1</w:t>
+                <w:t xml:space="preserve">hal-02098547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The somatic piRNA pathway controls germline transposition over generations</w:t>
+                <w:t xml:space="preserve">Dicer-2-Dependent Generation of Viral DNA from Defective Genomes of RNA Viruses Modulates Antiviral Immunity in Insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridlin Barckmann</w:t>
+                <w:t xml:space="preserve">Enzo Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne El-Barouk</w:t>
+                <w:t xml:space="preserve">Bertsy Goic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pélisson</w:t>
+                <w:t xml:space="preserve">Lorena Tomé-Poderti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mugat</w:t>
+                <w:t xml:space="preserve">Lionel Frangeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Maxime Li</w:t>
+                <w:t xml:space="preserve">Jeremy Boussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (18), pp.9524 - 9536. </w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (3), pp.353-365.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904679v1</w:t>
+                <w:t xml:space="preserve">pasteur-01952531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transposable elements: all mobile, all different, some stress responsive, some adaptive?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Genetics and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 49, pp.106-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3404,252 +3404,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Methylation in Rice and Relevance for Breeding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Sequencing the extrachromosomal circular mobilome reveals retrotransposon activity in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Llauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmara Robakowska-Hyzorek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/epigenomes1020010⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.e1006630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02098591v1</w:t>
+                <w:t xml:space="preserve">hal-02098598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequencing the extrachromosomal circular mobilome reveals retrotransposon activity in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">DNA Methylation in Rice and Relevance for Breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (2), pp.e1006630. </w:t>
+              <w:t xml:space="preserve">Epigenomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1006630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/epigenomes1020010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098598v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological plant epigenetics: Evidence from model and non-model species, and the way forward</w:t>
               </w:r>
@@ -3782,90 +3782,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of RNA polymerase II allows controlled mobilisation of retrotransposons for plant breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Thieme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Daccord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (1), pp.1-10. </w:t>
@@ -3916,90 +3916,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of active transposable elements in Arabidopsis thaliana using Oxford Nanopore Sequencing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Debladis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18, art. 537 [8 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4059,51 +4059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Loot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4188,90 +4188,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread and frequent horizontal transfers of transposable elements in plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moaine El Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongying Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (5), pp.831-8. </w:t>
@@ -4543,51 +4543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafon-Placette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl G. Fossdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (2), pp.399 - 415. </w:t>
@@ -4625,51 +4625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective epigenetic control of retrotransposition in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Reinders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4797,51 +4797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Cossegal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5083,51 +5083,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A journey into the world of transposable elements. Activation, circular extrachromosomal DNA forms and impact on the genome: new avenues for understanding the mechanisms of plant evolution and adaptation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Botanique. Université de Perpignan Via Domitia, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5190,90 +5190,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization Of Interspecific Gene Flows at The Genome-wide Level in a Natural Ecosystem The Massane Forest Reveals New Insights Into Horizontal Transfer In plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Panaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5325,51 +5325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. D Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-L Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5462,77 +5462,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of extrachromosomal circular forms of active transposable elements using mobilome-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lanciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cho, Jungnam (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant transposable elements : methods and protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2250, Humana Press - Springer, pp.87-93, 2021, Methods in Molecular Biology, 978-1-0716-1133-3. </w:t>
@@ -5564,265 +5564,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
+                <w:t xml:space="preserve">Aspects of Epigenetic Regulation in Cereals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gallusci</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Omar Oltehua-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Dorantes-Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ingouff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Epigenetics Coming of Age for Breeding Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 88, Academic Press, Amsterdam(NLD), pp.XV-XVIII, 2018, Advances in Botanical Research, 9780128154038. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0065-2296(18)30083-1⟩</w:t>
+              <w:t xml:space="preserve">, pp.361-386, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.abr.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539614v1</w:t>
+                <w:t xml:space="preserve">hal-02098511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects of Epigenetic Regulation in Cereals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Leblanc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gallusci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Epigenetics Coming of Age for Breeding Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.361-386, 2018, </w:t>
+              <w:t xml:space="preserve">, 88, Academic Press, Amsterdam(NLD), pp.XV-XVIII, 2018, Advances in Botanical Research, 9780128154038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.abr.2018.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2296(18)30083-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098511v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5840,51 +5840,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de gènes impliqués dans la tolérance au zinc chez l'espèce modèle hyperaccumulatrice de zinc Arabidopsis halleri : un nouveau rôle possible pour les défensines de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6080,51 +6080,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska Hyzorek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907206v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908183v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908135v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesquiere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908110v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305976v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moissiard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Carles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1260391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soundiramourtty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02141867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Clevenger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dudchenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0405-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Esposito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aversano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;amelia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clizia Villano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Alioto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2937-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01952531v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Poirier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertsy Goic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Tom&#233;-Poderti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.02.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904679v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne El-Barouk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;lisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky761" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2018.04.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKMXR726-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1020010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Alonso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bossdorf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12858" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thieme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1265-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099870v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.03.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRGC69T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222994v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirouze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru120" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Braeutigam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly J. Vining" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G. Fossdal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.461" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Reinders" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Nishimura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Schneeberger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08328" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-6812L0PS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacombe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thibaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Varoquaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2008.03.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHSC0RM3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087164v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loubet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02788.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04873383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1134-0_7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539614v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(18)30083-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098511v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oltehua-Lopez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dorantes-Acosta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leblanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.10.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832953v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907186v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Soundiramourtty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assane Mbodj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Zhang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907206v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908153v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919461v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hshin-Ping Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Jin Wei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesquiere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908203v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907176v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Clement" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919310v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod A. Wing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon Placette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Jan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411668v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska Hyzorek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larmande" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305976v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moissiard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Carles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1260391" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270325v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delorme-Hinoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brando" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Bures" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12142722" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soundiramourtty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Llauro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41023-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou D. Sow" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;laure Le Gac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17555" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03313521v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Meschichi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ingouff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.677849" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02962580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Picart-Picolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Grob" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Franek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.261586.120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02141867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Clevenger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dudchenko" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0405-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridlin Barckmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne El-Barouk" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P&#233;lisson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mugat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Maxime Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky761" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Esposito" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aversano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;amelia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clizia Villano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Alioto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-018-2937-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01952531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Poirier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertsy Goic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Tom&#233;-Poderti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Boussier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2018.02.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gde.2018.04.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKMXR726-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Robakowska-Hyzorek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006630" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098591v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes1020010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Richards" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conchita Alonso" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Becker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Bossdorf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12858" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thieme" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1265-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01626046v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Debladis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3753-zg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099870v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2016.03.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0QRGC69T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222994v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mirouze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vitte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru120" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305941v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650711v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Braeutigam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly J. Vining" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G. Fossdal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.461" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01917183v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Reinders" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Nishimura" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korbinian Schneeberger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08328" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-6812L0PS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacombe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Thibaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Varoquaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2008.03.020" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHSC0RM3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087164v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czernic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loubet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02788.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04873383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239719v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Le Gac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lanciano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delaunay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1134-0_7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098511v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Oltehua-Lopez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dorantes-Acosta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leblanc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.10.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(18)30083-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832953v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>