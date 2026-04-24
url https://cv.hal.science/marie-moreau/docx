--- v0 (2026-03-29)
+++ v1 (2026-04-24)
@@ -2113,51 +2113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F37481CD"/>
+    <w:nsid w:val="CE3606BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>