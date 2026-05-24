--- v1 (2026-04-24)
+++ v2 (2026-05-24)
@@ -392,1558 +392,1558 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minen kolotiri. Sculpter le droit par le droit</w:t>
+                <w:t xml:space="preserve">Sotrovimab therapy elicits antiviral activities against Omicron BQ.1.1 and XBB.1.5 in sera of immunocompromised patients [letter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Djouldé Baldé</w:t>
+                <w:t xml:space="preserve">Timothée Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Bangoura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aliou Diallo</w:t>
+                <w:t xml:space="preserve">Lou-Léna Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathé Diallo</w:t>
+                <w:t xml:space="preserve">Françoise Porrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Staropoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Med</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (10), pp.664-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medj.2023.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04006177v1</w:t>
+                <w:t xml:space="preserve">pasteur-04369632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques forensiques du Bureau des dépositions. Œuvrer les limites du droit. Introduction à un contrat</w:t>
+                <w:t xml:space="preserve">Bureau des dépositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Au-delà des angles du champ</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-03546773v1</w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (2), pp.130-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mult.087.0130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03686753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bureau des dépositions : exercice de justice spéculative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Bureau des dépositions. Des œuvres performées depuis le droit, l’art et les sciences sociales. Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...48 lines deleted...]
-                <w:t xml:space="preserve">halshs-02162590v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Ce que les arts nous disent de la transformation du monde, 57, pp.73-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lobs.057.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03125341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bureau des dépositions. Angle de transformation des politiques migratoires et des Etats-Nations capitalistes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ousmane Kouyaté</w:t>
+                <w:t xml:space="preserve">The bureau of depositions : an exercise in speculative justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathé Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saâ Raphaël Moundekeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lili, la rozell et le marimba (2019-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.103-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03154708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oeuvrer une justice spéculative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mamy Kaba</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vaca.089.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02482237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défendre, étendre, &amp;quot;excéder&amp;quot; le droit des étrangers? Une pratique inquiète du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathé Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecarts d'identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malaises, ratés, asymétries dans le travail à plusieurs. Synopsis d’un banquet des transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54563/demeter.324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01814220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Re-dessiner l'expérience. Art, science et conditions migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">antiAtlas Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01301789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RE-DRAWING THE EXPERIENCE: ART, SCIENCE AND MIGRATORY CONDITIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">antiAtlas Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01445528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figurer les entre-deux migratoires. Pratiques cartographiques expérimentales entre chercheurs, artistes et voyageurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladeema Nasruddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabeye Deme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01853732v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotrovimab therapy elicits antiviral activities against Omicron BQ.1.1 and XBB.1.5 in sera of immunocompromised patients [letter]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lou-Léna Vrignaud</w:t>
+                <w:t xml:space="preserve">Minen kolotiri. Sculpter le droit par le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Djouldé Baldé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Bangoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laye Diakité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Porrot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Planas</w:t>
+                <w:t xml:space="preserve">Pathé Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04369632v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04006177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bureau des dépositions</w:t>
+                <w:t xml:space="preserve">Les pratiques forensiques du Bureau des dépositions. Œuvrer les limites du droit. Introduction à un contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-03686753v1</w:t>
+              <w:t xml:space="preserve">Au-delà des angles du champ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Bureau des dépositions. Des œuvres performées depuis le droit, l’art et les sciences sociales. Entretien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bureau des dépositions : exercice de justice spéculative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bureau Des Dépositions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...47 lines deleted...]
-                <w:t xml:space="preserve">halshs-03125341v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Bangoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Kouyaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.Edition Brouillon Général</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02162590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oeuvrer une justice spéculative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bureau des dépositions. Angle de transformation des politiques migratoires et des Etats-Nations capitalistes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bureau Des Dépositions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Kouyaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...388 lines deleted...]
-            </w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdg.790⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01100123v1</w:t>
+                <w:t xml:space="preserve">halshs-01853732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2113,51 +2113,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE3606BA"/>
+    <w:nsid w:val="06FEE9F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2344,51 +2344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-moreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0886-9191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04299414v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laye Diakit&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-lorelei.net/produit/collectif-linteret-a-agir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Djould&#233; Bald&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bangoura" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Path&#233; Diallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546773v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bureau Des D&#233;positions" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Kouyat&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Kaba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369632v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.07.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686753v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.087.0130" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125341v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasseur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.057.0073" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482237v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.089.0119" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901687v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226; Rapha&#235;l Moundekeno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.324" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301789v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01100123v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladeema Nasruddin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabeye Deme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.790" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-moreau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0886-9191" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04299414v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laye Diakit&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diallo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-lorelei.net/produit/collectif-linteret-a-agir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874587v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369632v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.07.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.087.0130" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125341v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasseur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.057.0073" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Path&#233; Diallo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Kaba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226; Rapha&#235;l Moundekeno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482237v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.089.0119" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.324" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01100123v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladeema Nasruddin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabeye Deme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.790" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Djould&#233; Bald&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bangoura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546773v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162590v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bureau Des D&#233;positions" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Kouyat&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>