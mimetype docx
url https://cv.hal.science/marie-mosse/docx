--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1829,73 +1829,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hanne Bramness, Chant de l'hiver. Un livre sur décembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imaginaire Nord - Universitet i Bergen / Université du Québec à Montréal, 2022, 978-2-923385-53-2</w:t>
+              <w:t xml:space="preserve">Lise Tremblay. Skammen eller Eveline-georginene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imaginaire Nord - Universitet i Bergen / Université du Québec à Montréal, 2022, 978-2-923385-54-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179748v1</w:t>
+                <w:t xml:space="preserve">hal-04179755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface</w:t>
               </w:r>
@@ -1911,73 +1911,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lise Tremblay. Skammen eller Eveline-georginene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imaginaire Nord - Universitet i Bergen / Université du Québec à Montréal, 2022, 978-2-923385-54-9</w:t>
+              <w:t xml:space="preserve">Hanne Bramness, Chant de l'hiver. Un livre sur décembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imaginaire Nord - Universitet i Bergen / Université du Québec à Montréal, 2022, 978-2-923385-53-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179755v1</w:t>
+                <w:t xml:space="preserve">hal-04179748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux confins du pittoresque. Enjeux de la représentation visuelle de l'Islande dans les récits de voyage du XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
               </w:r>
@@ -2239,165 +2239,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Epistémologie(s) du récit de voyage : quelques propositions théoriques à partir du cas du voyage d'Islande (long XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire le voyage, définir son récit à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federica Locatelli et Monica Lucioni, Dec 2025, Aoste, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Petite femme au grand courage : archéologie(s) d’une figure invisibilisée de la Cinquième Expédition de Thulé (1921-1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards de femmes de sciences, lettres et arts sur les océans (XVIIIe-XXe siècle) Hommage à Anita Conti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambre-Aurélie Cordet et Caroline Trotot, Oct 2025, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320910v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05414807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage d’Islande au / en négatif. Enquête sur la réception critique des récits de voyageuses dans les revues européennes et nord-américaines de la seconde moitié du XIXe siècle</w:t>
               </w:r>
@@ -2515,303 +2515,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ordre(s) et désordre(s) dans Shâkuntalâ au signe de reconnaissance (Kâlidâsa), Le Songe d'une nuit d'été (Shakespeare) et Comme tu me veux (Pirandello)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'agrégation autour du programme de littérature comparée “Théâtres de l’amour et de la mémoire”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claudine Le Blanc, Jan 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Récits de fondation(s) : formes et enjeux de la posture du philologue dans les relations viatiques consacrées à l’Islande (1777-1837)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les voyageurs européens en Europe : perception(s), confrontation(s), représentation(s). 1600-1840</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marion Amblard; Sabrina Juillet-Garzon; Gilles Montègre; Philippe Prudent, May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ordre(s) et désordre(s) dans Shâkuntalâ au signe de reconnaissance (Kâlidâsa), Le Songe d'une nuit d'été (Shakespeare) et Comme tu me veux (Pirandello)</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La référentialité conditionnelle : état des lieux autour d’un potentiel outil d’appréhension des récits nordiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'agrégation autour du programme de littérature comparée “Théâtres de l’amour et de la mémoire”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claudine Le Blanc, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Raconter le Nord dans les cultures modernes et contemporaines  / Narrating the North in Contemporary Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Lou Solbach; Valentine Royaux, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une Islande l’autre : archéologie, phénoménologie et fortunes d’un mythe littéraire lotien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Loti, écrivain et voyageur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Henri Scepi; Jean-Robert Pitte; Marie-Ange Gerbal; Gilles Luneau; Alain Quella-Villéger, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096021v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04046232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loti, la mer, le Nord dans Pêcheur d'Islande : mythes, réalités, représentations</w:t>
               </w:r>
@@ -3201,303 +3201,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La plume et le pinceau en Islande : deux récits de voyage à quatre mains au tournant des XIXe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire TIGRE « Les représentations dans le livre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire le Nord au XIXe siècle : chemins de traverse d’une forme littéraire, le &amp;quot;voyage d’Islande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de conférences sur le Nord et l’Arctique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Portail sur la recherche nordique et arctique de l’Université du Québec à Montréal, Feb 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Invention du voyage littéraire d’Islande : genèse, contexte et enjeux d’une forme littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier de recherche et de communication scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventing the Iceland travel in the 19th century: Contextual setting, issues and genesis of a literary form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Literatures from the North and the Arctic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618222v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03618290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux, conflits et paradoxes de l’entrée en littérature du Nord au XIXe siècle : le cas du voyage d’Islande</w:t>
               </w:r>
@@ -3822,165 +3822,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sketches of Iceland in Xavier Marmier’s Lettres d’Islande (1837) and Henry Labonne’s L'Islande et l'archipel des Færoeer (1888): saga-steads challenging the poetics of ruins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International St. Magnus Conference « Visualising the North »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Kirkwall, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’écrivain-voyageur au blogueur, archiver le monde ? Le cas du voyage en Islande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiver le présent : le quotidien et ses tentatives d’épuisement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618250v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03618265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyageurs désenchantés, voyageurs écrivains ? Éléments pour une rhétorique de la déception dans le voyage d’Islande au XIXe siècle</w:t>
               </w:r>
@@ -4886,50 +4886,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Harald Molander - Une maison de poupée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anstey [Thomas Anstey Guthrie] Nora, ou la Cage à oiseaux (Et Dikkisvöet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hanne Bramness. Chant de l'hiver. Un livre sur décembre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4957,243 +5081,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torje Hommedal Knausgaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor Marx-Aveling et Israel Zangwill - « Une maison de poupée » réparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886762v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-03886742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5887,51 +5887,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A506AAB"/>
+    <w:nsid w:val="20FE4744"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6118,51 +6118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-mosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2246-2682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242451098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.mosse@u-paris.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/cerilac/annuaire/marie-mosse/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03719947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Segrestin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Adato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.2098" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.3854" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.2441" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11143/fennia.109784" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.177.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica674" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cf372" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Lamarre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.2228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966943v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04651755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loisel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Visted Jensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torje Hommedal Knausgaard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Beauvieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755133v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mahieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886754v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886742v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758703v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lev&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710484v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perez-Gauvreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Rankin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Archambault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-mosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2246-2682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242451098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.mosse@u-paris.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/cerilac/annuaire/marie-mosse/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03719947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Segrestin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Adato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.2098" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.3854" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.2441" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11143/fennia.109784" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.177.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica674" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cf372" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Lamarre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.2228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414807v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04651755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loisel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Visted Jensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torje Hommedal Knausgaard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618222v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Beauvieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755133v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mahieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758703v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lev&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710484v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perez-Gauvreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Rankin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Archambault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>