--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -1829,73 +1829,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lise Tremblay. Skammen eller Eveline-georginene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imaginaire Nord - Universitet i Bergen / Université du Québec à Montréal, 2022, 978-2-923385-54-9</w:t>
+              <w:t xml:space="preserve">Hanne Bramness, Chant de l'hiver. Un livre sur décembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imaginaire Nord - Universitet i Bergen / Université du Québec à Montréal, 2022, 978-2-923385-53-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179755v1</w:t>
+                <w:t xml:space="preserve">hal-04179748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface</w:t>
               </w:r>
@@ -1911,73 +1911,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Lamarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hanne Bramness, Chant de l'hiver. Un livre sur décembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imaginaire Nord - Universitet i Bergen / Université du Québec à Montréal, 2022, 978-2-923385-53-2</w:t>
+              <w:t xml:space="preserve">Lise Tremblay. Skammen eller Eveline-georginene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imaginaire Nord - Universitet i Bergen / Université du Québec à Montréal, 2022, 978-2-923385-54-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179748v1</w:t>
+                <w:t xml:space="preserve">hal-04179755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux confins du pittoresque. Enjeux de la représentation visuelle de l'Islande dans les récits de voyage du XIX&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; siècle</w:t>
               </w:r>
@@ -2239,165 +2239,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Petite femme au grand courage : archéologie(s) d’une figure invisibilisée de la Cinquième Expédition de Thulé (1921-1924)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards de femmes de sciences, lettres et arts sur les océans (XVIIIe-XXe siècle) Hommage à Anita Conti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambre-Aurélie Cordet et Caroline Trotot, Oct 2025, Marne-la-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Epistémologie(s) du récit de voyage : quelques propositions théoriques à partir du cas du voyage d'Islande (long XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire le voyage, définir son récit à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federica Locatelli et Monica Lucioni, Dec 2025, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414807v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05320910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le voyage d’Islande au / en négatif. Enquête sur la réception critique des récits de voyageuses dans les revues européennes et nord-américaines de la seconde moitié du XIXe siècle</w:t>
               </w:r>
@@ -2515,303 +2515,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04414410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Récits de fondation(s) : formes et enjeux de la posture du philologue dans les relations viatiques consacrées à l’Islande (1777-1837)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les voyageurs européens en Europe : perception(s), confrontation(s), représentation(s). 1600-1840</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marion Amblard; Sabrina Juillet-Garzon; Gilles Montègre; Philippe Prudent, May 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ordre(s) et désordre(s) dans Shâkuntalâ au signe de reconnaissance (Kâlidâsa), Le Songe d'une nuit d'été (Shakespeare) et Comme tu me veux (Pirandello)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'agrégation autour du programme de littérature comparée “Théâtres de l’amour et de la mémoire”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claudine Le Blanc, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Récits de fondation(s) : formes et enjeux de la posture du philologue dans les relations viatiques consacrées à l’Islande (1777-1837)</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une Islande l’autre : archéologie, phénoménologie et fortunes d’un mythe littéraire lotien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les voyageurs européens en Europe : perception(s), confrontation(s), représentation(s). 1600-1840</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marion Amblard; Sabrina Juillet-Garzon; Gilles Montègre; Philippe Prudent, May 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Pierre Loti, écrivain et voyageur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Henri Scepi; Jean-Robert Pitte; Marie-Ange Gerbal; Gilles Luneau; Alain Quella-Villéger, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La référentialité conditionnelle : état des lieux autour d’un potentiel outil d’appréhension des récits nordiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raconter le Nord dans les cultures modernes et contemporaines  / Narrating the North in Contemporary Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Lou Solbach; Valentine Royaux, Mar 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046232v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04096021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loti, la mer, le Nord dans Pêcheur d'Islande : mythes, réalités, représentations</w:t>
               </w:r>
@@ -3201,303 +3201,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Invention du voyage littéraire d’Islande : genèse, contexte et enjeux d’une forme littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de recherche et de communication scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventing the Iceland travel in the 19th century: Contextual setting, issues and genesis of a literary form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Literatures from the North and the Arctic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire le Nord au XIXe siècle : chemins de traverse d’une forme littéraire, le &amp;quot;voyage d’Islande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de conférences sur le Nord et l’Arctique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Portail sur la recherche nordique et arctique de l’Université du Québec à Montréal, Feb 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La plume et le pinceau en Islande : deux récits de voyage à quatre mains au tournant des XIXe-XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire TIGRE « Les représentations dans le livre »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618290v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03618222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux, conflits et paradoxes de l’entrée en littérature du Nord au XIXe siècle : le cas du voyage d’Islande</w:t>
               </w:r>
@@ -3822,165 +3822,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’écrivain-voyageur au blogueur, archiver le monde ? Le cas du voyage en Islande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiver le présent : le quotidien et ses tentatives d’épuisement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sketches of Iceland in Xavier Marmier’s Lettres d’Islande (1837) and Henry Labonne’s L'Islande et l'archipel des Færoeer (1888): saga-steads challenging the poetics of ruins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International St. Magnus Conference « Visualising the North »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Kirkwall, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618265v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03618250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyageurs désenchantés, voyageurs écrivains ? Éléments pour une rhétorique de la déception dans le voyage d’Islande au XIXe siècle</w:t>
               </w:r>
@@ -4886,314 +4886,314 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hanne Bramness. Chant de l'hiver. Un livre sur décembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Visted Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torje Hommedal Knausgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Marx-Aveling et Israel Zangwill - « Une maison de poupée » réparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anstey [Thomas Anstey Guthrie] Nora, ou la Cage à oiseaux (Et Dikkisvöet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Mossé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Harald Molander - Une maison de poupée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Mossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886754v1</w:t>
-              </w:r>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">hal-03886762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5887,51 +5887,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20FE4744"/>
+    <w:nsid w:val="BEA59559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6118,51 +6118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-mosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2246-2682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242451098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.mosse@u-paris.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/cerilac/annuaire/marie-mosse/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03719947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Segrestin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Adato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.2098" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.3854" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.2441" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11143/fennia.109784" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.177.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica674" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cf372" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Lamarre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179748v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.2228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414807v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966943v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096021v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04651755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loisel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Visted Jensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torje Hommedal Knausgaard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618277v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618222v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618250v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Beauvieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755133v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mahieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886754v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886742v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179765v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886762v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758703v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lev&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710484v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perez-Gauvreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Rankin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Archambault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-mosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2246-2682" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242451098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marie.mosse@u-paris.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.fr/cerilac/annuaire/marie-mosse/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03719947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moss&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Segrestin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bourguignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Adato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bonnot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chartier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Spica" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.2098" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.3854" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885856v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/viatica.2441" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11143/fennia.109784" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617087v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.177.0075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617004v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica674" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29173/cf372" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336534v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058915v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179748v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Lamarre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179755v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pubp.2228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320910v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414807v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108282v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966943v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04651755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04220698v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Loisel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Visted Jensen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torje Hommedal Knausgaard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618290v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618228v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618238v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618247v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618233v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618258v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618297v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Beauvieux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755133v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755134v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006435v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Mahieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916748v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179765v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886742v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758703v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lev&#233;e" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710484v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perez-Gauvreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Rankin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Archambault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02437048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>