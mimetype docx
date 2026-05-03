--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -126,640 +126,636 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet PastSatAb pour reconstruire des séries temporelles d’abondance et de taux d’exploitation du saumon atlantique en France</w:t>
+                <w:t xml:space="preserve">Automatisation de l’analyse de données des caméras acoustiques par un réseau de neurones convolutifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lebot</w:t>
+                <w:t xml:space="preserve">François Martignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
+                <w:t xml:space="preserve">Guglielmo Fernandez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47, </w:t>
+              <w:t xml:space="preserve">, 2025, 47, pp.7983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.7983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107836v1</w:t>
+                <w:t xml:space="preserve">hal-05202770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèses sur l’état des populations, des pressions et des modalités de gestion des poissons migrateurs amphihalins en France : aloses, lamproies, saumon et truite de mer</w:t>
+                <w:t xml:space="preserve">SalmoGlob – Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guirec André</w:t>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Charles</w:t>
+                <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Clermont-Ledez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omar Diouach</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47, 8474, 4 p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8474⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 47, pp.9154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.9154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202760v1</w:t>
+                <w:t xml:space="preserve">hal-04963326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SalmoGlob – Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le projet PastSatAb pour reconstruire des séries temporelles d’abondance et de taux d’exploitation du saumon atlantique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Olmos</w:t>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47, pp.9154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.9154⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963326v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénovation de la gestion du saumon en Bretagne : le projet RENOSAUM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèses sur l’état des populations, des pressions et des modalités de gestion des poissons migrateurs amphihalins en France : aloses, lamproies, saumon et truite de mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guirec André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Prevost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Lebot</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+                <w:t xml:space="preserve">Maud Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
+                <w:t xml:space="preserve">Yohann Clermont-Ledez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Leprévost</w:t>
+                <w:t xml:space="preserve">Omar Diouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47, pp.7982. </w:t>
+              <w:t xml:space="preserve">, 2025, 47, 8474, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.8474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938526v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une meilleure connaissance des espèces amphihalines : la mise en place de suivis de la pêche récréative et professionnelle du saumon (Salmo salar), de la truite de mer (Salmo trutta) et de l’anguille (Anguilla anguilla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guirec André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adly Koubaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -830,2181 +826,2185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatisation de l’analyse de données des caméras acoustiques par un réseau de neurones convolutifs</w:t>
+                <w:t xml:space="preserve">Rénovation de la gestion du saumon en Bretagne : le projet RENOSAUM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Martignac</w:t>
+                <w:t xml:space="preserve">Étienne Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guglielmo Fernandez-Garcia</w:t>
+                <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Corpetti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Leprévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 47, pp.7983. </w:t>
+              <w:t xml:space="preserve">, 2025, 47, pp.7982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.7983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.47.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202770v1</w:t>
+                <w:t xml:space="preserve">hal-04938526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmon Data Mobilization</w:t>
+                <w:t xml:space="preserve">Do offspring characteristics reflect parental migration variation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graeme Diack</w:t>
+                <w:t xml:space="preserve">Madeleine Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Bird</w:t>
+                <w:t xml:space="preserve">Jan Davidsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Akenhead</w:t>
+                <w:t xml:space="preserve">Kim Aarestrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Bayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deirdre Brophy</w:t>
+                <w:t xml:space="preserve">Carlos Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North Pacific Anadromous Fish Commission Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23849/npafcb7/x3rlpo23a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (1), pp.361-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.70247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822843v1</w:t>
+                <w:t xml:space="preserve">hal-05606837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in length-at-first return of a sea trout (Salmo trutta) population in northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salmon Data Mobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graeme Diack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Josset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+                <w:t xml:space="preserve">Tom Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atso Romakkaniemi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scott Akenhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deirdre Brophy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.411⟩</w:t>
+              <w:t xml:space="preserve">North Pacific Anadromous Fish Commission Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.61-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23849/npafcb7/x3rlpo23a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546367v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi‐population approach supports common patterns in marine growth and maturation decision in Atlantic salmon ( Salmo salar L.) from southern Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Patin</w:t>
+                <w:t xml:space="preserve">Diadromous fish run assessment: a double-observer model using acoustic cameras to correct imperfect detection and improve population abundance estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Boulenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Gregory</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 104 (1), pp.125-138. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.15567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04265790v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diadromous fish run assessment: a double-observer model using acoustic cameras to correct imperfect detection and improve population abundance estimates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in length-at-first return of a sea trout (Salmo trutta) population in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atso Romakkaniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250785⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, e44, 22 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04526156v1</w:t>
+                <w:t xml:space="preserve">hal-04546367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire de biodiversité des poissons et crustacés d’eau douce par pêche à l’électricité en petits cours d’eau tropicaux : réglages, efficacité et recommandations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Pottier</w:t>
+                <w:t xml:space="preserve">A multi‐population approach supports common patterns in marine growth and maturation decision in Atlantic salmon ( Salmo salar L.) from southern Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Azam</w:t>
+                <w:t xml:space="preserve">Valentin Santanbien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Vigouroux</w:t>
+                <w:t xml:space="preserve">Rémi Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+                <w:t xml:space="preserve">Stephen Gregory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42, pp.55-60. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 104 (1), pp.125-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966162v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AcousticIA, a deep neural network for multi-species fish detection using multiple models of acoustic cameras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inventaire de biodiversité des poissons et crustacés d’eau douce par pêche à l’électricité en petits cours d’eau tropicaux : réglages, efficacité et recommandations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaétan Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10452-023-10004-2⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.42.7268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956521v1</w:t>
+                <w:t xml:space="preserve">hal-03966162v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking full advantage of the diverse assemblage of data at hand to produce time series of abundance. A case study on Atlantic salmon populations of Brittany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AcousticIA, a deep neural network for multi-species fish detection using multiple models of acoustic cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guglielmo Fernandez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Corpetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lebot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2020-0368⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (4), pp.881-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10452-023-10004-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401246v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting how environmental conditions and smolt body length when entering the marine environment impact individual Atlantic salmon Salmo salar adult return rates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
+                <w:t xml:space="preserve">Optimising electrofishing settings for shrimp and fish in shallow tropical streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Riley</w:t>
+                <w:t xml:space="preserve">Nicolas Bargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bennevault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.14946⟩</w:t>
+              <w:t xml:space="preserve">Fisheries Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 256, pp.106457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fishres.2022.106457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760745v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimising electrofishing settings for shrimp and fish in shallow tropical streams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bargier</w:t>
+                <w:t xml:space="preserve">Taking full advantage of the diverse assemblage of data at hand to produce time series of abundance. A case study on Atlantic salmon populations of Brittany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Andrée Arago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Bennevault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Azam</w:t>
+                <w:t xml:space="preserve">Gaëlle Germis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 256, pp.106457. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (4), pp.533-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fishres.2022.106457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2020-0368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03788687v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth during the first summer at sea modulates sex-specific maturation schedule in Atlantic salmon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting how environmental conditions and smolt body length when entering the marine environment impact individual Atlantic salmon Salmo salar adult return rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Lamireau</w:t>
+                <w:t xml:space="preserve">Olivia Meredith Simmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Meslier</w:t>
+                <w:t xml:space="preserve">J. Robert Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+                <w:t xml:space="preserve">Phillipa Gillingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2020-0236⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (2), pp.378-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.14946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223271v1</w:t>
+                <w:t xml:space="preserve">hal-03760745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrofishing eel, salmon and trout: impact of waveform and frequency on capture-per-unit-effort and spinal damage</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth during the first summer at sea modulates sex-specific maturation schedule in Atlantic salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Lamireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Meslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (6), pp.659-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2020-0236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/kmae/2020034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03028904v1</w:t>
+                <w:t xml:space="preserve">hal-03223271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial synchrony in the response of a long range migratory species ( Salmo salar ) to climate change in the North Atlantic Ocean</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electrofishing eel, salmon and trout: impact of waveform and frequency on capture-per-unit-effort and spinal damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14913⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 421 (42), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2020034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613874v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-space modeling of multidecadal mark–recapture data reveals low adult dispersal in a nursery-dependent fish metapopulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+                <w:t xml:space="preserve">Spatial synchrony in the response of a long range migratory species ( Salmo salar ) to climate change in the North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Baillif</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mark R Payne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youen Vermard</w:t>
+                <w:t xml:space="preserve">Gerald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (2), pp.342-354. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.1319-1337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2019-0037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611835v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613874v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field assessment of precocious maturation in salmon parr using ultrasound imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">State-space modeling of multidecadal mark–recapture data reveals low adult dispersal in a nursery-dependent fish metapopulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Baillif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Tremblay</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Vermard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/425561⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (2), pp.342-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2019-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619469v1</w:t>
+                <w:t xml:space="preserve">hal-02611835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual heterogeneity in life‐history trade‐offs with age at first reproduction in capital breeding elephant seals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Chris Oosthuizen</w:t>
+                <w:t xml:space="preserve">Environmental influences of life history strategies in partial anadromous brown trout (Salmo trutta, Salmonidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Postma</w:t>
+                <w:t xml:space="preserve">Bengt Finstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Res Altwegg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
+                <w:t xml:space="preserve">Jan Grimsrud Davidsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Pradel</w:t>
+                <w:t xml:space="preserve">Ross Finlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 61 (4), pp.421-435. </w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (6), pp.1051-1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1438-390X.12015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/faf.12396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177472v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for spatial coherence in time trends of marine life history traits of Atlantic salmon in the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Massiot-Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Olmos</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian R Bradbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3049,641 +3049,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlantic salmon return rate increases with smolt length</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual heterogeneity in life‐history trade‐offs with age at first reproduction in capital breeding elephant seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Ibbotson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">W. Chris Oosthuizen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Postma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Res Altwegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rasmus Lauridsen</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsz066⟩</w:t>
+              <w:t xml:space="preserve">Population Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (4), pp.421-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1438-390X.12015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272105v1</w:t>
+                <w:t xml:space="preserve">hal-02177472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual fish length measurement accuracy for adult river fish using an acoustic camera (DIDSON)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Field assessment of precocious maturation in salmon parr using ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
+                <w:t xml:space="preserve">Guillaume Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.13996⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/425561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279169v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental influences of life history strategies in partial anadromous brown trout (Salmo trutta, Salmonidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Atlantic salmon return rate increases with smolt length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Ibbotson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Quentin Josset</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Lauridsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/faf.12396⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (6), pp.1702-1712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsz066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501450v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic selection and covariation in the life-history traits of elephant seals: heavier offspring gain a double selective advantage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manual fish length measurement accuracy for adult river fish using an acoustic camera (DIDSON)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Altwegg</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aurélie Daroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Martignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. N. Bester</w:t>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Nico de Bruyn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique D. Ombredane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 127 (6), pp.875-889. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (2), pp.480-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.04998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.13996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621084v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to estimate habitat potential for Atlantic salmon (Salmo salar): predicting the influence of dam removal on the Selune River (France) as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75, pp.2172-2181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3711,2842 +3715,2972 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra- and interspecific densities shape life-history traits in a salmonid population</w:t>
+                <w:t xml:space="preserve">Phenotypic selection and covariation in the life-history traits of elephant seals: heavier offspring gain a double selective advantage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Montorio</w:t>
+                <w:t xml:space="preserve">W. C. Oosthuizen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Evanno</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">R. Altwegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Bester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. J. Nico de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-018-4213-4⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127 (6), pp.875-889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.04998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621085v1</w:t>
+                <w:t xml:space="preserve">hal-02621084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for long-term change in length, mass and migration phenology of anadromous spawners in French Atlantic salmon Salmo salar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Intra- and interspecific densities shape life-history traits in a salmonid population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Montorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188 (2), pp.451-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-018-4213-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jfb.13314⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01561009v1</w:t>
+                <w:t xml:space="preserve">hal-02621085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting effects of tropical cyclones on the annual survival of a pelagic seabird in the Indian Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Patterns on a parr: Drivers of long-term salmon parr length in U.K. and French rivers depend on geographical scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen D. Gregory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kevin Ruhomaun</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William R. C. Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13324⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (7), pp.1117-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628113v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns on a parr: Drivers of long-term salmon parr length in U.K. and French rivers depend on geographical scale</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for long-term change in length, mass and migration phenology of anadromous spawners in French Atlantic salmon Salmo salar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jeannot</w:t>
+                <w:t xml:space="preserve">Guillaume Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Montorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (7), pp.1117-1129. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (6), pp.2375-2393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.13314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592229v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival and movement of translocated houbara bustards in a mixed conservation area</w:t>
+                <w:t xml:space="preserve">Contrasting effects of tropical cyclones on the annual survival of a pelagic seabird in the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. A. Hardouin</w:t>
+                <w:t xml:space="preserve">Malcolm A. C. Nicoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Hingrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
+                <w:t xml:space="preserve">Carl G. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lacroix</w:t>
+                <w:t xml:space="preserve">Norman Ratcliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Ruhomaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (5), pp.461-470. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.550-565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acv.12196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632576v1</w:t>
+                <w:t xml:space="preserve">hal-02628113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach to analysing observer-based attendance patterns data, using lactating Subantarctic fur seals from Marion Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Survival and movement of translocated houbara bustards in a mixed conservation area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mia Wege</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Y. Hingrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. N. de Bruyn</w:t>
+                <w:t xml:space="preserve">F. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bester</w:t>
+                <w:t xml:space="preserve">A. Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antarctic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, FirstView Article (3), 11 p. </w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (5), pp.461-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0954102014000716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acv.12196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210218v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteorological conditions influence short-term survival and dispersal in a reinforced bird population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51, pp.1494-1503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.12302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The short- and long-term fitness consequences of natal dispersal in a wild bird population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A novel approach to analysing observer-based attendance patterns data, using lactating Subantarctic fur seals from Marion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Wege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carl Jones</w:t>
+                <w:t xml:space="preserve">P. J. N. de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Norris</w:t>
+                <w:t xml:space="preserve">M. Bester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (4), pp.438-445. </w:t>
+              <w:t xml:space="preserve">Antarctic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, FirstView Article (3), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.12060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0954102014000716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646586v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of climate change and fisheries bycatch on Southern Ocean seabirds: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The short- and long-term fitness consequences of natal dispersal in a wild bird population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Arlt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+                <w:t xml:space="preserve">Malcolm Nicoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Rolland</w:t>
+                <w:t xml:space="preserve">Carl Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jenouvrier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ken Norris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (4), pp.438-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps09616⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00700850v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants and costs of natal dispersal in a lekking species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effects of climate change and fisheries bycatch on Southern Ocean seabirds: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jenouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lacroix</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.20313.x⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 454, pp.285-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210206v1</w:t>
+                <w:t xml:space="preserve">hal-00700850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined spatio-temporal impacts of climate and longline fisheries on the survival of a trans-equatorial marine migrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raül Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pedro Granadeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Peixe Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0040822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted demographic responses facing future climate change in Southern Ocean seabirds.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Determinants and costs of natal dispersal in a lekking species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Rolland</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 121 (6), pp.804-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0706.2012.20313.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2010.01752.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00530490v1</w:t>
+                <w:t xml:space="preserve">hal-01210206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population regulation of territorial species: both site dependence and interference mechanisms matter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contrasted demographic responses facing future climate change in Southern Ocean seabirds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rivalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Inchausti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carl Jones</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2010.2352⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 80 (1), pp.89-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2010.01752.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651573v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bet-hedging response to environmental variability, an intraspecific comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Population regulation of territorial species: both site dependence and interference mechanisms matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaume Forcada</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Arlt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Barbraud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Malcolm Nicoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 278 (1715), pp.2173-2181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2010.2352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/09-0143.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666877v1</w:t>
+                <w:t xml:space="preserve">hal-02651573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bet-hedging response to environmental variability, an intraspecific comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Forcada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Croxall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 91 (8), pp.2416-2427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long- and short-term influence of environment on recruitment in a species with highly delayed maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 162 (2), pp.383-392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-009-1482-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respective impact of climate and fisheries on the growth of an albatross population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bet-hedging response to environmental variability, an intraspecific comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Forcada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Croxall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/08-1060.1⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (8), pp.2416-2427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/09-0143.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00396591v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear impact of climate on survival in a migratory white stork population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Breeding experience and demographic response to environmental variability in the white stork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2008.01435.x⟩</w:t>
+              <w:t xml:space="preserve">Condor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 110 (1), pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/cond.2008.110.1.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362170v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BREEDING EXPERIENCE AND DEMOGRAPHIC RESPONSE TO ENVIRONMENTAL VARIABILITY IN THE WHITE STORK</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Respective impact of climate and fisheries on the growth of an albatross population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Condor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/cond.2008.110.1.55⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (5), pp.1336-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/08-1060.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286360v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00396591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding experience and demographic response to environmental variability in the white stork</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nonlinear impact of climate on survival in a migratory white stork population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Barbraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/cond.2008.110.1.55⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (6), pp.1143-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2008.01435.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664913v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental variation and experience-related differences in the demography of the long-lived black-browed albatross</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">BREEDING EXPERIENCE AND DEMOGRAPHIC RESPONSE TO ENVIRONMENTAL VARIABILITY IN THE WHITE STORK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Condor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 110 ((1)), pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/cond.2008.110.1.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183601v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental variation and experience-related differences in the demography of the long-lived black-browed albatross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76 (1), pp.159-167. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 76, pp.159-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668674v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Environmental variation and experience-related differences in the demography of the long-lived black-browed albatross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76 (1), pp.159-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2006.01191.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relationships between sea ice concentration, sea surface temperature and demographic traits of thin-billed prions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Barbraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 29 (6), pp.445-453. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00300-005-0075-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6556,156 +6690,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour l’interprétation des écailles et l’estimation de l’âge chez le saumon atlantique (salmo salar) dans les populations françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lamireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Office Français de la Biodiversité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 164 p., 2022, Guides et protocoles, 978-2-38170-146-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6715,137 +6849,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le saumon atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Poissons d'eau douce de France - 2ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biotope-MNHN, 2020, 978-2366622478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6855,171 +6989,171 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse démographique des populations longévives aux changements climatiques : importance de la variabilité spatio-temporelle et de l'hétérogénéité individuelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">domain_other. Université de La Rochelle, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00245570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse démographique des populations longévives aux changements climatiques : importance de la variabilité spatio-temporelle et de l’hétérogénéité individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de La Rochelle, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02812203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7029,105 +7163,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’environnement sur les traits d’histoire de vie et la dynamique des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03301876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7195,51 +7329,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E7ADA78"/>
+    <w:nsid w:val="DC3752B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7426,51 +7560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-nevoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1451-7732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clermont-Ledez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diouach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8474" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.9154" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Prevost" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Arago" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.7983" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Diack" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bird" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Akenhead" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Brophy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23849/npafcb7/x3rlpo23a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atso Romakkaniemi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.411" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Santanbien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15567" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526156v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250785" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966162v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pottier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7268" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10004-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401246v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Germis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760745v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Meredith Simmons" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert Britton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipa Gillingham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Riley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14946" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788687v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bargier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennevault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106457" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223271v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lamireau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Meslier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02613874v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Payne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Chaput" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14913" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillif" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619469v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/425561" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chris Oosthuizen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Postma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Res Altwegg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02144031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Bradbury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12345" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ibbotson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lauridsen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz066" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02279169v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13996" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501450v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Finstad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grimsrud Davidsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Finlay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12396" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621084v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Oosthuizen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Altwegg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Bester" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nico de Bruyn" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04998" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000886v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy089" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montorio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4213-4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561009v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13314" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm A. C. Nicoll" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G. Jones" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Ratcliffe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruhomaun" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13324" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592229v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Gregory" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Riley" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. C. Beaumont" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12929" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632576v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Hardouin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hingrat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12196" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00QM5W3P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210218v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Wege" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. N. de Bruyn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bester" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102014000716" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hardouin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacroix" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12302" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646586v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Arlt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Nicoll" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jones" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Norris" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12060" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59782CEA003876FE539F1561A152B57E7F05DE62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700850v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rolland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09616" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20313.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13B8D7AE61E8124243C0061EDF53487EF0D94D82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Ramos" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Granadeiro" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mougin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Peixe Dias" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040822" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530490v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivalan" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2010.01752.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651573v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2352" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666877v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Forcada" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Croxall" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirchi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-0143.1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527749v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1482-y" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FDM0QF38-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rolland" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1060.1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362170v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbraud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01435.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286360v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/cond.2008.110.1.55" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664913v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183601v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668674v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2006.01191.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184597v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-005-0075-4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z1350HFV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professionnels.ofb.fr/fr/node/1504" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301646v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00245570v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02812203v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03301876v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-nevoux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1451-7732" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202770v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez-Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Corpetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.7983" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963326v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.9154" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202760v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guirec Andr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Chapon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Charles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Clermont-Ledez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Diouach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8474" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Boulenger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly Koubaa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Prevost" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Andr&#233;e Arago" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lepr&#233;vost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47." TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05606837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Berry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Davidsen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Aarestrup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alexandre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.70247" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Diack" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bird" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Akenhead" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bayer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Brophy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23849/npafcb7/x3rlpo23a" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250785" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546367v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atso Romakkaniemi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.411" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Santanbien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Patin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gregory" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15567" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03966162v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pottier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vigouroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7268" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03956521v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guglielmo Fernandez Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10452-023-10004-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bargier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bennevault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2022.106457" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401246v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Germis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0368" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Meredith Simmons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert Britton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipa Gillingham" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Riley" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14946" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lamireau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Meslier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2020-0236" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03028904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2020034" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02613874v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R Payne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Chaput" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14913" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02611835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lecomte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Pape" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Baillif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2019-0037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bengt Finstad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grimsrud Davidsen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Finlay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12396" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02144031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Massiot-Granier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian R Bradbury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12345" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chris Oosthuizen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Postma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Res Altwegg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pradel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Forget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Huteau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tremblay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/425561" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02272105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ibbotson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Lauridsen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsz066" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02279169v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daroux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Ombredane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13996" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000886v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Richard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsy089" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621084v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. Oosthuizen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Altwegg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Bester" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Nico de Bruyn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04998" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621085v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montorio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-018-4213-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592229v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Gregory" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Riley" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. C. Beaumont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12929" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561009v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13314" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628113v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm A. C. Nicoll" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl G. Jones" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Ratcliffe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruhomaun" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13324" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632576v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Hardouin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hingrat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacroix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Robert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acv.12196" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00QM5W3P-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hardouin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Robert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacroix" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12302" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210218v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Wege" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. N. de Bruyn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bester" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0954102014000716" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646586v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Arlt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Nicoll" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Jones" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Norris" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12060" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/59782CEA003876FE539F1561A152B57E7F05DE62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700850v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rolland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Delord" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09616" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650721v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#252;l Ramos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Granadeiro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mougin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Peixe Dias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040822" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210206v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0706.2012.20313.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/13B8D7AE61E8124243C0061EDF53487EF0D94D82/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivalan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Inchausti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2010.01752.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651573v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2352" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527754v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Forcada" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Croxall" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527749v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-009-1482-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FDM0QF38-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666877v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Weimerskirchi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-0143.1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664913v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barbraud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/cond.2008.110.1.55" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396591v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rolland" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/08-1060.1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362170v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01435.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286360v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183601v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668674v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2006.01191.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184597v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-005-0075-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z1350HFV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903909v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professionnels.ofb.fr/fr/node/1504" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301646v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00245570v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02812203v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03301876v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>