--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIE NOELINE SINAPIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-noeline-sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6144-4631</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">268209707</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14168168333148040486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SINAPIN Marie-NoëlineProfesseure ECO/GEST/ ALLEMANDDr. Sciences de gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités connexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au programme franco-allemand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actions pédagogiques et culturelles échanges culturels et rencontres citoyennes à travers la dimension du développement durable&amp;quot;. Dans le cadre de la réflexion des 60 ans du traité de l’Élysée (22/01/2023).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre: RSE-ARIHME</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">L'Association pour la Recherche Interdisciplinaire sur le Management des Entreprises organise son colloque annuel, le vendredi 24 novembre 2023, à Valenciennes, en collaboration avec le Laboratoire de Recherche Sociétés et Humanités (LARSH) et l'IAE Valenciennes. Participation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Centre d’Investigation et de Recherche sur la Résilience Organisationnelle(CIRERO) organise avec le laboratoire ESDR3C du CNAM Paris une journée derechercheFace aux cygnes noirs des organisations « antifragiles »De nouveaux apports (résilience digitale, cyber-résilience, gestion desrisques hors cadres, cyber sécurité). Participation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les mutations urbaines et territoriales : comprendre pour agir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 et 21 novembre 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IAE Paris - Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 et 21 novembre 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IAE Paris - Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretien:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Magnard Professeur et philosophe émérité de la Sorbonne le 07-06-2023 dans le contexte &amp;quot; d'un café Philo&amp;quot;&amp;quot; L'altérité&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de recherche:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le management agile</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail en équipe ( transversalité, transdisciplinarité, apprentissage réciproque, objectif commun autour d'un projet,    collaboration, participation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valorisation des Ressources Humaines</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche organisationnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Une culture d'entreprise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les paroles libérées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Epanouissement du personnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'entreprise et son écosystème</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'éthique du care pour réparer le monde</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'entreprise un univers de conscience partagée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Un univers participatif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Un changement de mode de pensée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La pédagogie coopérative</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'apprentissage par les usages ( le jeu qui transcende et engage, la musique une aide à la mémorisation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://youtu.be/kfIZZH-ktAQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mutation des stratégies managériales (RSE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/groups/2529521/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citations:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;L'agilité au coeur des organisations,plus qu'un modus operanti, une approche philosophique&amp;quot;. Sinapin,MN(2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Gros, Dominique. « Séminaire «Soutenabilités» : Contribution-Covid-19 :pour un « après » soutenable », s. d. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.strategie.gouv.fr/sites/strategie.gouv.fr/files/atoms/files/quelle_strategie_sur_les_espaces_frontaliers.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Impact de la crise sanitaire Covid-19 sur le marché pétrolier : Cas de l’Algérie Impact of health crisis Covid-19 on the oi ». Consulté le 2 novembre 2021. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://webcache.googleusercontent.com/search?q=cache:t8iGyCnw4D4J:https://www.asjp.cerist.dz/en/downArticle/375/9/1/157801+&cd=1&hl=fr&ct=clnk&gl=fr&client=firefox-b-e</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VOIRIN Consultants. « Nos lectures d’été : (re)penser l’organisation du travail », 31 juillet 2020. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.voirin-consultants.com/lectures-ete-repenser-organisation-travail/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corporate. « Qu’est-ce qui rend une entreprise résiliente ? » Consulté le 2 novembre 2021. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.orange.com/fr/newsroom/actualites/2021/quest-ce-qui-rend-une-entreprise-resiliente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mail: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">msinapin@gmx.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management à l'ère de l'IA : analyse des potentialités des IA génératives dans les organisations et les politiques publiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations urbaines et territoriales : comprendre pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARHIME, Nov 2024, Paris (Université -Sorbonne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation du management stratégique au sein du Crédit Mutuel : une démarche résiliente face aux risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche. Face aux cygnes noirs des organisations « antifragiles » : de nouveaux apports (résilience digitale, cyber résilience, gestion des risques hors cadres, cyber sécurité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Investigation et de Recherche sur la Résilience Organisationnelle (CIRERO); Laboratoire ESDR3C (CNAM Paris); Publication " Cahier Risques et Résilience", Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour le développement des pratiques collaboratives : une mise en perspective des compétences convoitées par les organisations (enjeux, impacts, limites)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance collaborative : enjeux, impacts et limites. Colloque annuel de l’ARIMHE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche Interdisciplinaire sur le Management des Entreprises (ARHIME), Nov 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail : plus qu'une approche agile. Enjeux et risques pour l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORIANE 2022 : 20ème colloque francophone sur le risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques psychosociaux en temps de crise sanitaire : l’agilité comme vecteur de bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORIANE 2021 : 19ème colloque francophone sur le risque : organiser les entreprises, les institutions et les associations en présence du risque : innovation, analyse technique et managériale, évaluation et pérennisation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle : entre opportunités et risques légitimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane 2020 : 18e colloque francophone sur le risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le construit agile : opérationnalisation d’une vision partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORIANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement agile : l’intersection des regards sur ce concept complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LITEM, Univ Evry, IMT-BS, Université Paris-Saclay, 91025, Evry, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique du care et l’agilité : une vision élargie du monde vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LITEM, Univ Evry, IMT-BS, Université Paris-Saclay, 91025, Evry, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences de la pandémie de Covid -19 sur la sphère socio-économique et environnementale : quelle place à l'utilité commune socle de l'agilité future ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LITEM, Univ Evry, IMT-BS, Université Paris-Saclay, 91025, Evry, France. 2020, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises et l'après crise de Covid-19 : un nouveau modèle d'organisation agile entre efficience et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LITEM, Univ Evry, IMT-BS, Université Paris-Saclay, 91025, Evry, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations managériales au défi de l'épanouissement du personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LITEM, Univ Evry, IMT-BS, Université Paris-Saclay, 91025, Evry, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d'innovation managériale est récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId33"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIE NOELINE SINAPIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-noeline-sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6144-4631</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">268209707</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14168168333148040486</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SINAPIN Marie-NoëlineProfesseure ECO/GEST/ ALLEMANDDr. Sciences de gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités connexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Participation au programme franco-allemand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actions pédagogiques et culturelles échanges culturels et rencontres citoyennes à travers la dimension du développement durable&amp;quot;. Dans le cadre de la réflexion des 60 ans du traité de l’Élysée (22/01/2023).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre: RSE-ARIHME</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">L'Association pour la Recherche Interdisciplinaire sur le Management des Entreprises organise son colloque annuel, le vendredi 24 novembre 2023, à Valenciennes, en collaboration avec le Laboratoire de Recherche Sociétés et Humanités (LARSH) et l'IAE Valenciennes. Participation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Centre d’Investigation et de Recherche sur la Résilience Organisationnelle(CIRERO) organise avec le laboratoire ESDR3C du CNAM Paris une journée derechercheFace aux cygnes noirs des organisations « antifragiles »De nouveaux apports (résilience digitale, cyber-résilience, gestion desrisques hors cadres, cyber sécurité). Participation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les mutations urbaines et territoriales : comprendre pour agir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 et 21 novembre 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IAE Paris - Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">20 et 21 novembre 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IAE Paris - Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entretien:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Magnard Professeur et philosophe émérité de la Sorbonne le 07-06-2023 dans le contexte &amp;quot; d'un café Philo&amp;quot;&amp;quot; L'altérité&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de recherche:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le management agile</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Travail en équipe ( transversalité, transdisciplinarité, apprentissage réciproque, objectif commun autour d'un projet,    collaboration, participation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Valorisation des Ressources Humaines</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Approche organisationnelle</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Une culture d'entreprise</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les paroles libérées</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Epanouissement du personnel</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'entreprise et son écosystème</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'éthique du care pour réparer le monde</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'entreprise un univers de conscience partagée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Un univers participatif</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Un changement de mode de pensée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La pédagogie coopérative</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'apprentissage par les usages ( le jeu qui transcende et engage, la musique une aide à la mémorisation)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://youtu.be/kfIZZH-ktAQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Mutation des stratégies managériales (RSE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/groups/2529521/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citations:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;L'agilité au coeur des organisations,plus qu'un modus operanti, une approche philosophique&amp;quot;. Sinapin,MN(2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Gros, Dominique. « Séminaire «Soutenabilités» : Contribution-Covid-19 :pour un « après » soutenable », s. d. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.strategie.gouv.fr/sites/strategie.gouv.fr/files/atoms/files/quelle_strategie_sur_les_espaces_frontaliers.pdf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Impact de la crise sanitaire Covid-19 sur le marché pétrolier : Cas de l’Algérie Impact of health crisis Covid-19 on the oi ». Consulté le 2 novembre 2021. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://webcache.googleusercontent.com/search?q=cache:t8iGyCnw4D4J:https://www.asjp.cerist.dz/en/downArticle/375/9/1/157801+&cd=1&hl=fr&ct=clnk&gl=fr&client=firefox-b-e</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VOIRIN Consultants. « Nos lectures d’été : (re)penser l’organisation du travail », 31 juillet 2020. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.voirin-consultants.com/lectures-ete-repenser-organisation-travail/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corporate. « Qu’est-ce qui rend une entreprise résiliente ? » Consulté le 2 novembre 2021. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.orange.com/fr/newsroom/actualites/2021/quest-ce-qui-rend-une-entreprise-resiliente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mail: </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">msinapin@gmx.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management à l'ère de l'IA : analyse des potentialités des IA génératives dans les organisations et les politiques publiques territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations urbaines et territoriales : comprendre pour agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARHIME, Nov 2024, Paris (Université -Sorbonne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mutation du management stratégique au sein du Crédit Mutuel : une démarche résiliente face aux risques climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche. Face aux cygnes noirs des organisations « antifragiles » : de nouveaux apports (résilience digitale, cyber résilience, gestion des risques hors cadres, cyber sécurité)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Investigation et de Recherche sur la Résilience Organisationnelle (CIRERO); Laboratoire ESDR3C (CNAM Paris); Publication " Cahier Risques et Résilience", Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour le développement des pratiques collaboratives : une mise en perspective des compétences convoitées par les organisations (enjeux, impacts, limites)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance collaborative : enjeux, impacts et limites. Colloque annuel de l’ARIMHE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la Recherche Interdisciplinaire sur le Management des Entreprises (ARHIME), Nov 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail : plus qu'une approche agile. Enjeux et risques pour l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORIANE 2022 : 20ème colloque francophone sur le risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques psychosociaux en temps de crise sanitaire : l’agilité comme vecteur de bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORIANE 2021 : 19ème colloque francophone sur le risque : organiser les entreprises, les institutions et les associations en présence du risque : innovation, analyse technique et managériale, évaluation et pérennisation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intelligence artificielle : entre opportunités et risques légitimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriane 2020 : 18e colloque francophone sur le risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le construit agile : opérationnalisation d’une vision partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORIANE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement agile : l’intersection des regards sur ce concept complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LITEM, Univ Evry, IMT-BS, Université Paris-Saclay, 91025, Evry, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éthique du care et l’agilité : une vision élargie du monde vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LITEM, Univ Evry, IMT-BS, Université Paris-Saclay, 91025, Evry, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entreprises et l'après crise de Covid-19 : un nouveau modèle d'organisation agile entre efficience et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LITEM, Univ Evry, IMT-BS, Université Paris-Saclay, 91025, Evry, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences de la pandémie de Covid -19 sur la sphère socio-économique et environnementale : quelle place à l'utilité commune socle de l'agilité future ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LITEM, Univ Evry, IMT-BS, Université Paris-Saclay, 91025, Evry, France. 2020, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les innovations managériales au défi de l'épanouissement du personnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LITEM, Univ Evry, IMT-BS, Université Paris-Saclay, 91025, Evry, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741276v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept d'innovation managériale est récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Noeline Sinapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId33"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="922249C4"/>
+    <w:nsid w:val="83169BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8A6D5E07"/>
+    <w:nsid w:val="19768151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-noeline-sinapin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6144-4631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268209707" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14168168333148040486" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/kfIZZH-ktAQ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/groups/2529521/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategie.gouv.fr/sites/strategie.gouv.fr/files/atoms/files/quelle_strategie_sur_les_espaces_frontaliers.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webcache.googleusercontent.com/search?q=cache:t8iGyCnw4D4J:https://www.asjp.cerist.dz/en/downArticle/375/9/1/157801+&amp;cd=1&amp;hl=fr&amp;ct=clnk&amp;gl=fr&amp;client=firefox-b-e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voirin-consultants.com/lectures-ete-repenser-organisation-travail/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orange.com/fr/newsroom/actualites/2021/quest-ce-qui-rend-une-entreprise-resiliente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msinapin@gmx.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noeline Sinapin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614407v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741276v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-noeline-sinapin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6144-4631" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268209707" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/14168168333148040486" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/kfIZZH-ktAQ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/groups/2529521/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.strategie.gouv.fr/sites/strategie.gouv.fr/files/atoms/files/quelle_strategie_sur_les_espaces_frontaliers.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webcache.googleusercontent.com/search?q=cache:t8iGyCnw4D4J:https://www.asjp.cerist.dz/en/downArticle/375/9/1/157801+&amp;cd=1&amp;hl=fr&amp;ct=clnk&amp;gl=fr&amp;client=firefox-b-e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.voirin-consultants.com/lectures-ete-repenser-organisation-travail/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orange.com/fr/newsroom/actualites/2021/quest-ce-qui-rend-une-entreprise-resiliente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:msinapin@gmx.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849008v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noeline Sinapin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807227v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148837v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221456v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741276v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>