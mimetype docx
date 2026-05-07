--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -534,50 +534,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04224059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratique de la traduction spécialisée en cours de Master LEA – parcours Traduction (français-portugais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variação e ensino de português no mundo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editora Blucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.307-326, 2022, 9786555501315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5151/9786555501315-19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prática da tradução especializada em aulas de Mestrado LEA (francês-português)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -589,924 +693,820 @@
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variação e ensino de português no mundo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editora Blucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.327-333, 2022, 9786555501315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5151/9786555501315-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Variação e ensino de português no mundo</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Luzes e heróis românticos em Gonzaga, ou a Revolução de Minas (1867), de Castro Alves »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDUFF. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Globalização das Luzes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.283-303, 2022, 978-65-5831-151-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04224056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le célibat féminin : discours et représentations dans la littérature de cordel portugaise (1760-1790)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Noëlle Ciccia; Sylvie Favalier; Sylvie Imparato-Prieur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les paradoxes de l'enfermement dans l'Europe moderne (XVIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée – PULM, pp.113-133, 2018, Voix des Suds et des Orients, 978-2-36781-284-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03300471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Noëlle Ciccia; Sylvie Favalier; Sylvie Imparato-Prieur. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les paradoxes de l'enfermement dans l'Europe moderne (XVIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de la Méditerranée – PULM, pp.9-19, 2018, Voix des Suds et des Orients, 978-2-36781-284-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03300463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Avarento ou a Última Festa de José Maria Vieira Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours de génétique théâtrale : du laboratoire d'écriture à la scène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, pp.281-302, 2018, ‎ 978-2304047264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tremblement de terre de Lisbonne et les Lumières au Portugal selon Miguel Real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Salaün et Jean-Pierre Schandeler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquête sur la construction des Lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre international d'étude du XVIIIe siècle, pp.219-230, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;Teatro Negro&amp;quot; d'Antonio Callado (1917-1997) : les objets comme stratégie dramatique de reconnaissance du Noir au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chantraine-Braillon Cécile; Idmhand Fatiha; Giraldi Dei Cas Norah. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théâtre contemporain dans les Amériques: Une scène sous la contrainte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.19-30, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ailleurs dans la poésie satirique au XVIIIème siècle au Portugal: Le cas de la cantatrice italienne Anna Zamperini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Massip i Graupera Estrella; Gouchan Yannick. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie de l'Ailleurs: Mille ans d'expression de l'Ailleurs dans les cultures romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.241-256, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les masques de la vie et de la mort dans Dom João e a. Máscara (1924), d'António Patrício</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Meunier; Edgard Samper. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le masque : une inquiétante étrangeté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Saint-Etienne, pp.169-187, 2013, 978-2-86272-649-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03056302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avarice et les avaricieux sur les planches portugaises du XVIIIème siècle à aujourd'hui : frontières de la création et de la réception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molière : toujours et encore ! Actes des journées d'études (4,5,6 avril 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Catholique d'Études Supérieures, pp.109-129, 2012, Colloques, 978-2-918018-22-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03300739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’auteur au personnage dramatique dans le Portugal des XVIIIe et XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martial Poirson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ombres de Molière : Naissance d’un mythe littéraire à travers ses avatars du XVIIe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5151/9786555501315-19⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.313-330, 2012, Recherches, 9782200277154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.poirs.2012.01.0313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...641 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Colin</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03299217v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03300739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avatar portugais de la Pamela de Goldoni</w:t>
               </w:r>
@@ -1803,1346 +1803,1346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03299324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le labyrinthe de l'identité nationale portugaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflexos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Varia, 005, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auctorialité et anonymat dans le théâtre portugais à travers les pareceres négatifs de la Real Mesa Censória (1768-1794)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflexos </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Engagement et désengagement dans les littératures et les arts des pays lusophones : l’archive, le manuscrit, 005, 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03283973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La naissance de l'île dans &amp;quot;Dom João&amp;quot;, de Manuel de Silva Gaio : du mythe antique de l'errance au salut chrétien de l'âme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrant </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03299356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathos et Madelon entre terres et mers portugaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques (continuation des Cahiers de littérature du XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, La première réception de Molière dans l'espace européen (1660-1780)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03299348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le labyrinthe de l'identité nationale portugaise</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 617 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03299284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ombres et Lumières de l'île dans O Senhor das Ilhas, de Maria Isabel Barreno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gragoatá</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (41), pp.807-829</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire le théâtre de Diderot en portugais: Les enjeux de la traduction O Pai de Família (1788)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.75-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Athalie, de Jean Racine, traduite par Cândido Lusitano: Réappropriation politique d'un genre antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflexos </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Varia, 005, 15 p</w:t>
+              <w:t xml:space="preserve">, 2016, 3, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Auctorialité et anonymat dans le théâtre portugais à travers les pareceres négatifs de la Real Mesa Censória (1768-1794)</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1755 - O Grande Terramoto de Lisboa de Filomena Oliveira et Miguel Real (2006) : un drame historique d'hier et d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.234-260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grândola Vila Morena: L'hymne de la contestation portugaise »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lengas : revue de sociolinguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 74, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parodie et pastiche des Lusíadas: : des stances satiriques de Basílio da Gama au poème épique de Manuel da Silva Gaio»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflexos </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Engagement et désengagement dans les littératures et les arts des pays lusophones : l’archive, le manuscrit, 005, 19 p</w:t>
+              <w:t xml:space="preserve">, 2012, 1, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As máscaras da vida e da morte em D. João a a Máscara (1924), de António Patrício</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conexão Letras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 8, pp.5-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quadrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrant </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 617 p</w:t>
+              <w:t xml:space="preserve">, 2010, 27, 255 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equivoque et ironie dans la poésie satirique contre la cantatrice Anna Zamperini à Lisbonne (1772)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets : revue électronique d’études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, II, pp.81-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du choc esthétique à l'onde de choc identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25-26, pp.79-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'ethos à l'empathie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.19-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Portugal et les jésuites à travers la correspondance de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arquivos do Centro cultural português</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 49, pp.55-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avatar portugais de la Pamela de Goldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.23-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03061211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'une pièce de théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quadrant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...831 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03299318v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03061211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu</w:t>
               </w:r>
@@ -3572,1338 +3572,1338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Mémoire savante : transmission et ruptures (Le tremblement de Terre de 1755)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire interdisciplinaire de l’Ecole Doctorale 58 (Université Paul-Valéry-Montpellier 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale 58, Apr 2023, Montpellier (34000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">O terramoto de Lisboa de 1 de novembro de 1755: uma ruptura geológica, científica e filosófica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conferência</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade Federal de Ouro Preto - Brasil, Oct 2023, Mariana, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale 58, Apr 2023, Montpellier (34000), France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Impostures et charlatanisme religieux autour de la traduction du Tartuffe de Molière au Portugal (1768) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence aux Archives Départementales - 4ème centenaire Molière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives départementales de Montpellier, Mar 2022, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les figures mineures dans le théâtre portugais du XVIIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire transversal IRCL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRCL - Linda Gil et Agnès Lafont, Jun 2022, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Archives départementales de Montpellier, Mar 2022, Montpellier (34000), France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Louanges et satires dans la poésie néo-classique portugaise : l’édition critique de la Zamperineida »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences inaugurales de l'IRCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCL - Florence March, Jun 2021, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, IRCL - Florence March, Jun 2021, Montpellier (34000), France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« A Zamperineida (1772-1775) : uma contenda poética iluminista ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cycle de conférences “Saúde, Bem-Estar Social e Direitos Humanos: desafios contemporâneos na perspectiva das Luzes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire UNESCO-UFMG/DRI “Territorialidades e Humanidades: a Globalização das Luzes” (Universidade Federal de Minas Gerais – Belo Horizonte - Brésil), Sep 2020, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Chaire UNESCO-UFMG/DRI “Territorialidades e Humanidades: a Globalização das Luzes” (Universidade Federal de Minas Gerais – Belo Horizonte - Brésil), Sep 2020, Belo Horizonte, Brazil</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teatro em casa: Assembleias, funções e comédias no século XVIII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Touros, Tragédias, Bailes e Comédias, Centro de Estudos de Teatro, Lisboa, FLUL, 21-22 mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal. pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal. pp.35-48</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Teatro Negro » d'Antonio Callado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Les Amériques Noires. Identités et Représentations. Conférence inaugurale", Pôle Sud-Ouest de l'Institut des Amériques, Université Toulouse Jean-Jaurès, Toulouse, 15-18 octobre 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le célibat féminin : discours et représentations dans la littérature de cordel portugaise (1760-1790)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de préparation au colloque "Rapport hommes/femmes dans l'Europe Moderne: Figures et paradoxes de l'enfermement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00845786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dom Juan de Molière dans le Portugal du XVIIIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque national : "Théâtre et politique", Université Bretagne Sud, Lorient, 24 et 25 mars 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lorient, France. pp.63-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : "L'ombre de Molière : naissance d'un mythe du XVIIe siècle à nos jours", Cinquième Biennale Molière de Pézenas, Pézenas, 4 et 5 juin 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pézenas, France. pp.313-329</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ailleurs dans la poésie satirique au XVIIIème siècle au Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Ailleurs en vers », Université de Provence-Aix, 1-3 décembre 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Pézenas, France. pp.313-329</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avarice et les avaricieux sur les planches portugaises du XVIIIème siècle à aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Molière encore et toujours", ICES (Institut Catholique d'Etudes supérieures), La Roche-sur-Yon, 4, 5 et 6 avril 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La Roche-sur-Yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lorient, France. pp.63-74</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crime de Don Juan et son châtiment dans la littérature portugaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Crimes et châtiments dans les mondes ibériques », IRIEC de Toulouse-Le Mirail, 14 janvier 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Atália de Jean Racine, traduzida por Cândido Lusitano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Sobrevivências da Cultura Clássica na Cultura Portuguesa » (Faculté des Lettres de Lisbonne, Centro de Estudos Clássicos)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03072447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'avarice et les avaricieux sur les planches portugaises du XVIIIème siècle à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Molière encore et toujours", ICES (Institut Catholique d'Etudes supérieures), La Roche-sur-Yon, 4, 5 et 6 avril 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, La Roche-sur-Yon, France</w:t>
+              <w:t xml:space="preserve">Séminaire « La frontière in-visible » (équipe LLACS), 9 mai 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture des passions du XVIème au XVIIIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Les passions", IRCL, UPV, Montpellier, 9 décembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lisbonne, Portugal</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03074589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zamperineida ou o Poder da Sátira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence à la Faculté des Lettres de l'Université de Lisbonne, 21 avril 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don Juan et les enfers chez Molière et Baudelaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Ciccia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence, Universidade do Rio Grande do Sul, Porto Alegre, août 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Porto Alegre, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03075503v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03075502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Dom Juan de Molière traduit par António Coimbra Martins</w:t>
               </w:r>
@@ -5291,51 +5291,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ciccia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02321323v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Favalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Imparato-Prieur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/les-paradoxes-de-l-enfermement-dans-l-europe-moderne-xvie-xviiie-siecles.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.1710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camoes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Nunes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/don-juan-et-le-donjuanisme-au-portugal-du-xviiie-siecle-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Meireles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blucher.com.br/variacao-e-ensino-de-portugues-no-mundo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9786555501315-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9786555501315-19" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299217v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/ombres-de-moliere--9782200277154-page-313.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.poirs.2012.01.0313" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.5637" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299356v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283973v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067476v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062310v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061210v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795623v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071399v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075503v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Heyraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maffre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Ciccia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02321323v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Favalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Imparato-Prieur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/les-paradoxes-de-l-enfermement-dans-l-europe-moderne-xvie-xviiie-siecles.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pulm.1710" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Camoes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Nunes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/don-juan-et-le-donjuanisme-au-portugal-du-xviiie-siecle-a-nos-jours.html" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224059v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Meireles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blucher.com.br/variacao-e-ensino-de-portugues-no-mundo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9786555501315-19" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240541v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9786555501315-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04224056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03300463v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056301v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057638v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057088v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056302v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/ombres-de-moliere--9782200277154-page-313.htm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.poirs.2012.01.0313" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04937353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.5637" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284246v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03283973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299284v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067475v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062900v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062310v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061209v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03061211v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03299303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795593v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795545v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795521v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795623v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795647v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795599v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795613v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069586v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00845786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069210v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072448v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072447v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075502v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Heyraud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maffre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068689v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>