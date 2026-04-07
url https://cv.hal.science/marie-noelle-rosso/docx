--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -187,7925 +187,8032 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan de Gestion De données du laboratoire “Biotechnologie et Biodiversité Fongiques”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three pairs of fungal Trametes strains isolated from distinct geographic origins show conserved genomic features and adaptive response to plant biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chaduli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 446, pp.133990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2026.133990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the &amp;lt;i&amp;gt;Cubamyces Menziesii&amp;lt;/i&amp;gt; Terpenome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wood decay under anoxia by the brown-rot fungus Fomitopsis pinicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Amouric</w:t>
+                <w:t xml:space="preserve">Robert Röllig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Courvoisier‐dezord</w:t>
+                <w:t xml:space="preserve">Annie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Avesque</w:t>
+                <w:t xml:space="preserve">Lucia Grenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Cresswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202401083⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.7352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62567-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05076940v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood decay under anoxia by the brown-rot fungus Fomitopsis pinicola</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the &amp;lt;i&amp;gt;Cubamyces Menziesii&amp;lt;/i&amp;gt; Terpenome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Grenga</w:t>
+                <w:t xml:space="preserve">Létitia Leydet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Cresswell</w:t>
+                <w:t xml:space="preserve">Julie Couillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signe Lett</w:t>
+                <w:t xml:space="preserve">Agnès Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courvoisier‐dezord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Avesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62567-3⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202401083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242906v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An HMM approach expands the landscape of sesquiterpene cyclases across the kingdom Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Couillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asaf Salamov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Loussouarn-Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durbesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (4), pp.000990. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/mgen.0.000990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; Applications of the Terpene Mini‐Path 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Couillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Létitia Leydet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (24), pp.e202200595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.202200595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tandem metalloenzymes gate plant cell entry by pathogenic fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bissaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayo Kodama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takumi Nishiuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Díaz-Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (51), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.ade9982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant wastes and sustainable refineries: What can we learn from fungi?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34, pp.100602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cogsc.2022.100602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ectomycorrhizal basidiomycete Laccaria bicolor releases a GH28 polygalacturonase that plays a key role in symbiosis establishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Labourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Kemppainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie da Silva Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 233 (6), pp.2534-2547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.17940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale phenotyping of 1,000 fungal strains for the degradation of non-natural, industrial compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Fungal Carbohydrate-Active Enzyme Portfolios and Adaptation to Plant Cell-Wall Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Navarro</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02401-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7030185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313721v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiomic Approach to Understand How Pleurotus eryngii Transforms Non-Woody Lignocellulosic Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ander Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Babiker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chaduli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ander Peña</w:t>
+                <w:t xml:space="preserve">Anna Lipzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jof7060426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Fungal Carbohydrate-Active Enzyme Portfolios and Adaptation to Plant Cell-Wall Polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Gene family expansions and transcriptome signatures uncover fungal adaptations to wood decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Máté Virágh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byoungnam Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7030185⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209395v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene family expansions and transcriptome signatures uncover fungal adaptations to wood decay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+                <w:t xml:space="preserve">Large-scale phenotyping of 1,000 fungal strains for the degradation of non-natural, industrial compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chaduli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Máté Virágh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Drula</w:t>
+                <w:t xml:space="preserve">Sabine Taussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byoungnam Min</w:t>
+                <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15423⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02401-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226505v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of methionine sulfoxide reductases in fungi and conservation of the free-methionine-R-sulfoxide reductase in multicellular eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tarrago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 169, pp.187-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2021.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening New Xylanase Biocatalysts from the Mangrove Soil Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bisotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (7), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms9071484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03293424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less Wastage in a Bottle</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rational Design of Mechanism-Based Inhibitors and Activity-Based Probes for the Identification of Retaining α-L-Arabinofuranosidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Mcgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Artola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Nin-Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Linzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trechm.2020.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b11351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991566v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+                <w:t xml:space="preserve">A fungal family of lytic polysaccharide monooxygenase-like copper proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Labourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Frandsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.345-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41589-019-0438-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868456v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fungal family of lytic polysaccharide monooxygenase-like copper proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sacha Grisel</w:t>
+                <w:t xml:space="preserve">Genomic analysis enlightens agaricales Lifestyle Evolution and increasing peroxidase diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ruiz-Dueñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Barrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisol Sánchez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41589-019-0438-8⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (4), p. 1428-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478456v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis enlightens agaricales Lifestyle Evolution and increasing peroxidase diversity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa301⟩</w:t>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099933v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design of Mechanism-Based Inhibitors and Activity-Based Probes for the Identification of Retaining α-L-Arabinofuranosidases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Less Wastage in a Bottle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b11351⟩</w:t>
+              <w:t xml:space="preserve">Trends in chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (8), pp.686-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trechm.2020.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02482205v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of enzymatic biomass deconstruction by fungal secretomes highlights markers of lignocellulose recalcitrance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senta Blanquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13068-019-1417-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into an unusual auxiliary activity 9 family member lacking the histidine brace motif of lytic polysaccharide monooxygenases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Frandsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Tovborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaj Spodsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 294, pp.17117-17130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.RA119.009223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad‐specificity GH131 β‐glucanases are a hallmark of Fungi and Oomycetes that colonise plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Anasontzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Henri Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.14596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ectomycorrhizal basidiomycete Laccaria bicolor releases a secreted β-1,4 endoglucanase that plays a key role in symbiosis development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Haon</w:t>
+                <w:t xml:space="preserve">Lytic xylan oxidases from wood-decay fungi unlock biomass degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ladeveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Ciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.15113⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.306-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchembio.2558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187791v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité fongique et Développement Durable, Enjeux et Opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative visual omics of the white-rot fungus Polyporus brumalis exposes the biotechnological potential of its oxidative enzymes for delignifying raw plant biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Rancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chaduli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13068-018-1198-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lytic xylan oxidases from wood-decay fungi unlock biomass degradation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">In situ hybridization (ISH) in preparasitic and parasitic stages of the plant-parasitic nematode Meloidogyne spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinh Nghia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchembio.2558⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02188478v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ hybridization (ISH) in preparasitic and parasitic stages of the plant-parasitic nematode Meloidogyne spp.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
+                <w:t xml:space="preserve">The ectomycorrhizal basidiomycete Laccaria bicolor releases a secreted β-1,4 endoglucanase that plays a key role in symbiosis development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Anasontzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Labourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2766⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 220 (4), pp.1309-1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801982v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal secretomics to probe the biological functions of lytic polysaccharide monooxygenases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Abou Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 448, pp.155-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2017.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The integrative omics of white-rot fungus Pycnoporus coccineus reveals co-regulated CAZymes for orchestrated lignocellulose breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0175528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual comparative omics of fungi for plant biomass deconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lipzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.1335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced degradation of softwood versus hardwood by the white-rot fungus Pycnoporus coccineus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Henrissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13068-015-0407-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L-lactic acid production by Aspergillus brasiliensis overexpressing the heterologous ldha gene from Rhizopus oryzae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Liaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Crapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Herpoël-Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (66), 9 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12934-015-0249-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PCR-based method to quantify fungal growth during pretreatment of lignocellulosic biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115, pp.67-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mimet.2015.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for LATERAL ORGAN BOUNDARIES-DOMAIN 16 during the interaction Arabidopsis-Meloidogyne spp. provides a molecular link between lateral root and root-knot nematode feeding site development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Root-knot nematodes pan-genomics reveals novel target genes for safer and more specific control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando E. Diaz-Manzano</w:t>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+                <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Melillo</w:t>
+                <w:t xml:space="preserve">Amandine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (2), pp.150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268769v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast solubilization of recalcitrant cellulosic biomass by the basidiomycete fungus [i]Laetisaria arvalis[/i] involves successive secretion of oxidative and hydrolytic enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7, 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13068-014-0143-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root-knot nematodes pan-genomics reveals novel target genes for safer and more specific control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A role for LATERAL ORGAN BOUNDARIES-DOMAIN 16 during the interaction Arabidopsis-Meloidogyne spp. provides a molecular link between lateral root and root-knot nematode feeding site development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
+                <w:t xml:space="preserve">Javier Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Fournier</w:t>
+                <w:t xml:space="preserve">Fernando E. Diaz-Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+                <w:t xml:space="preserve">Maria Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Magliano</w:t>
+                <w:t xml:space="preserve">Teresa Melillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203 (2), pp.632-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269022v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectors of root sedentary nematodes target diverse plant cell compartments to manipulate plant functions and promote infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (9), pp.e25507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel target genes for safer and more specific control of root-knot nematodes from a pan-genome mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Zurletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (10), pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The root-knot nematode calreticulin Mi-CRT is a key effector in plant defense suppression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Evangelisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (1), pp.97-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-05-12-0130-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral gene transfers have polished animal genomes: lessons from nematodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">An immunocytochemical procedure for protein localization in various nematode life stages combined with plant tissues using methylacrylate-embedded specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Youssef Banora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (10), pp.990-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-12-0031-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2012.00027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01267787v1</w:t>
+                <w:t xml:space="preserve">hal-01137151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immunocytochemical procedure for protein localization in various nematode life stages combined with plant tissues using methylacrylate-embedded specimens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Youssef Banora</w:t>
+                <w:t xml:space="preserve">A root-knot nematode-secreted protein is injected into giant cells and targeted to the nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Deleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (4), pp.924 - 931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04164.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-12-0031-R⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01137151v1</w:t>
+                <w:t xml:space="preserve">hal-02648827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A root-knot nematode-secreted protein is injected into giant cells and targeted to the nuclei</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lateral gene transfers have polished animal genomes: lessons from nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (27), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2012.00027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04164.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02648827v1</w:t>
+                <w:t xml:space="preserve">hal-01267787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteins secreted by root-knot nematodes accumulate in the extracellular compartment during root infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Identifying discriminative classification-based motifs in biological sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (8), pp.1-3. </w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (9), pp.1231-1238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/psb.6.8.16290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642511v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ma gene for complete-spectrum resistance to Meloidogyne species in Prunus is a TNL with a huge repeated c-terminal post-LRR region</w:t>
+                <w:t xml:space="preserve">Targeting protein-protein interactions for parasite control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Claverie</w:t>
+                <w:t xml:space="preserve">Christina M. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+                <w:t xml:space="preserve">Kerstin Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bosselut</w:t>
+                <w:t xml:space="preserve">Sahar Abubucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril van Ghelder</w:t>
+                <w:t xml:space="preserve">Zhengyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Voisin</w:t>
+                <w:t xml:space="preserve">John Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 156 (2), pp.779-792. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.e18381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.111.176230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652171v1</w:t>
+                <w:t xml:space="preserve">hal-01137154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant apoplasm is an important recipient compartment for nematode secreted proteins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peroxiredoxins from the plant parasitic root-knot nematode, Meloidogyne incognita, are required for successful development within the host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Neveu</w:t>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Deleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Crozat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (3-4), pp.385 - 396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2010.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq352⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644552v1</w:t>
+                <w:t xml:space="preserve">hal-02652104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying discriminative classification-based motifs in biological sequences</w:t>
+                <w:t xml:space="preserve">Agrobacterium rhizogenes-mediated transformation of Prunus as an alternative for gene functional analysis in hairy-roots and composite plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Vens</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Bosselut - Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril van Ghelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Onesto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr110⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (7), pp.1313 - 1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-011-1043-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652585v1</w:t>
+                <w:t xml:space="preserve">hal-02646416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting protein-protein interactions for parasite control</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proteins secreted by root-knot nematodes accumulate in the extracellular compartment during root infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Cezanne Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice de Almeida-Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018381⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.6.8.16290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137154v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxiredoxins from the plant parasitic root-knot nematode, Meloidogyne incognita, are required for successful development within the host</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abad</w:t>
+                <w:t xml:space="preserve">The Ma gene for complete-spectrum resistance to Meloidogyne species in Prunus is a TNL with a huge repeated c-terminal post-LRR region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril van Ghelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2010.10.008⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (2), pp.779-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.176230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652104v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrobacterium rhizogenes-mediated transformation of Prunus as an alternative for gene functional analysis in hairy-roots and composite plants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roger Voisin</w:t>
+                <w:t xml:space="preserve">The plant apoplasm is an important recipient compartment for nematode secreted proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Onesto</w:t>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-011-1043-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (3), pp.1241-1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646416v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple lateral gene transfers and duplications have promoted plant parasitism ability in nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida-Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (41), pp.17651-17656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobacco rattle virus mediates gene silencing in a plant parasitic root-knot nematode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
+                <w:t xml:space="preserve">RNAi and Functional Genomics in Plant Parasitic Nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lozano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.T. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erp237⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, pp.207-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev.phyto.112408.132605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660345v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAi and Functional Genomics in Plant Parasitic Nematodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+                <w:t xml:space="preserve">Tobacco rattle virus mediates gene silencing in a plant parasitic root-knot nematode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.T. Jones</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev.phyto.112408.132605⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (14), pp.4041-4050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erp237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659120v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Root-knot nematodes manipulate plant cell functions during a compatible interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 165 (1), pp.104-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2007.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189285v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root-knot nematodes manipulate plant cell functions during a compatible interaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+                <w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2007.05.007⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02140534v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Identification of the Meloidogyne incognita Secretome Reveals Proteins with Host Cell Reprogramming Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bellafiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouxin Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (10), pp.e1000192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis of root-knot nematode functions induced in the early stages of parasitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Deleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 176 (2), pp.426-436. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02181.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a new beta-1,4-endoglucanase gene from the root-knot nematode Meloidogyne incognita and evolutionary scheme for phytonematode family 5 glycosyl hydrolases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 382, pp.121-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gene.2006.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of RNA interference to root-knot nematode genes encoding esophageal gland proteins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+                <w:t xml:space="preserve">In planta secretion of a calreticulin by migratory and sedentary stages of root-knot nematode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cimbolini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Adina L. Milac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei J. Petrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice de Almeida Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 18 (7), pp.615-620. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-18-0615⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 18 (12), pp.1277-1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-18-1277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682478v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In planta secretion of a calreticulin by migratory and sedentary stages of root-knot nematode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Application of RNA interference to root-knot nematode genes encoding esophageal gland proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cimbolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 18 (12), pp.1277-1284. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-18-1277⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 18 (7), pp.615-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-18-0615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680094v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenicity factors of Meloidogyne and host plant response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 4 (5), pp.611-614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of MI-ENG1, a family 5 endoglucanase secreted by the root-knot nematode Meloidogyne incognita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 267 (11), pp.3255-3263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1432-1327.2000.01356.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of a cDNA encoding a β-1,4-endoglucanase in the root-knot nematode Meloidogyne incognita and expression analysis during plant parasitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Piotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 12 (7), pp.585-591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI.1999.12.7.585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8115,147 +8222,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global mapping of thioredoxin interacting proteins in&amp;lt;i&amp;gt;Neurospora crassa&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Bidondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Armengaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8265,529 +8372,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screen the fungal diversity of Basidiomycota, the sister division of Ascomycota, could be efficient to find new antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Boutabouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Di Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides (AMP2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Mycological Congress (IMC12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607495v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screen the fungal diversity of Basidiomycota, the sister division of Ascomycota, could be efficient to find new antibiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Boutabouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Di Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mycological Congress (IMC12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides (AMP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620171v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two novel hydrogen peroxide producing glyoxal oxidases from Pycnoporus cinnabarinus implicated in the breakdown of lignocelluloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crônier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Lignocellulosic Biomass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of fungal lignocellulose-acting enzymes for improved plant biomass degradation capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lomascolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Favel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Lund Symposium on Lignin and Hemicellulose Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lund, Sweden. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8797,620 +8904,620 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyoxal Oxidases from Pycnoporus Cinnabarinus for Green Chemistry Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saowanee Wikee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry (2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of fungal biodiversity for the deconstruction of lignocellulosic biomass and the implementation of new biosynthetic pathways for green chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la biodiversité fongique pour la déconstruction de la biomasse lignocellulosique et la mise en oeuvre de nouvelles voies de biosynthèses pour la chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Favel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct identification and functional analysis of secretory proteins from the plant parasitic root-knot nematode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Mérida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenicity factors of Meloidogyne and host plant response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Favery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etude de la Biodiversité des Nématodes et des Helminthes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9420,154 +9527,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root-knot nematode effectors target host cell nucleus to establish feeding cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Zurletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Congress of Nematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Cape Town, South Africa. 46 (2), , 2014, Journal of Nematology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9577,147 +9684,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Other Nematode Effectors and Evolutionary Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Molecular Genetics of Plant-Nematode Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Netherlands</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-94-007-0434-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-0434-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId323"/>
+      <w:footerReference w:type="default" r:id="rId324"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9785,51 +9892,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2607D80"/>
+    <w:nsid w:val="1C7E7850"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10016,51 +10123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-noelle-rosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8317-7220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120030535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507610v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.133990" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242906v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cresswell" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Lett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62567-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074453v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Loussouarn-Yvon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000990" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Kodama" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Nishiuchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D&#237;az-Rovira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade9982" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775923v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2022.100602" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17940" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Taussac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02401-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Pe&#241;a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Babiker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060426" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7030185" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226505v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Vir&#225;gh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungnam Min" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15423" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205175v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.04.013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03293424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ivaldi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071484" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2020.06.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478456v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Frandsen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0438-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099933v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barrasa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Camarero" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa301" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482205v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mcgregor" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Artola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Linzel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11351" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390181v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Tovborg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J&#248;rgensen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Spodsberg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009223" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111203v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Anasontzis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14596" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187791v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Anasontzis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15113" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02879598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867992v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rancon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1198-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh Nghia Nguyen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Quentin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2766" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Hachem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2017.05.010" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595476v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175528" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446771v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01335" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0407-8" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Liaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Crapart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0249-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269096v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.05.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cabrera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Diaz-Manzano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sanchez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Melillo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12826" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204406v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oliv&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0143-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269022v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Arguel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fournier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268175v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137164v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zurletto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003745" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267849v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourgues" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-12-0130-R" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267787v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2012.00027" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137151v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef Banora" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-12-0031-R" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648827v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04164.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642511v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cezanne Vieira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.8.16290" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652171v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Voisin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176230" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644552v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Crozat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq352" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652585v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr110" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Taylor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Fischer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Abubucker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018381" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652104v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2010.10.008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXJ4WHL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646416v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut - Benoit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Onesto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-011-1043-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WB5701J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669078v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660345v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp237" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659120v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Jones" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.phyto.112408.132605" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140534v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.05.007" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P9PXJK4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669076v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellafiore" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouxin Shen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shih" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000192" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665857v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02181.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655422v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Ledger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.06.023" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5WZJH58-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682478v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimbolini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-18-0615" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680094v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina L. Milac" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei J. Petrescu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-18-1277" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673292v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698949v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Arthaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.01356.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697353v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. de Boer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.1999.12.7.585" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052561v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bidondo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853263v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cullen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792542v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Navarro" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529455v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saowanee Wikee" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652056v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delattre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743316v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753963v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829595v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800237v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805923v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-94-007-0434-3_14" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0434-3_14" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-noelle-rosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8317-7220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120030535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.133990" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cresswell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Lett" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62567-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Loussouarn-Yvon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000990" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Kodama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Nishiuchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D&#237;az-Rovira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade9982" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2022.100602" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17940" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209395v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7030185" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549041v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Pe&#241;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Babiker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060426" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Vir&#225;gh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungnam Min" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Taussac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02401-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.04.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03293424v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ivaldi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071484" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mcgregor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Artola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Linzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11351" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Frandsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0438-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barrasa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Camarero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa301" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2020.06.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Tovborg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J&#248;rgensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Spodsberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111203v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Anasontzis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14596" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02879598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867992v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rancon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1198-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh Nghia Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Quentin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2766" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187791v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Anasontzis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15113" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Hachem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2017.05.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175528" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446771v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01335" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0407-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Liaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Crapart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0249-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269096v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.05.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269022v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Arguel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fournier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oliv&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0143-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268769v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cabrera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Diaz-Manzano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sanchez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Melillo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12826" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268175v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137164v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zurletto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003745" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourgues" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-12-0130-R" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef Banora" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-12-0031-R" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648827v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04164.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267787v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2012.00027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Taylor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Fischer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Abubucker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018381" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652104v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2010.10.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXJ4WHL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646416v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut - Benoit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Voisin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Onesto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-011-1043-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WB5701J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642511v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cezanne Vieira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.8.16290" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652171v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176230" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644552v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Crozat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq352" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669078v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Jones" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.phyto.112408.132605" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660345v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp237" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140534v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.05.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P9PXJK4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669076v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellafiore" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouxin Shen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shih" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000192" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665857v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02181.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655422v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Ledger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.06.023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5WZJH58-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680094v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina L. Milac" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei J. Petrescu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-18-1277" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682478v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimbolini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-18-0615" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673292v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698949v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Arthaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.01356.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697353v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. de Boer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.1999.12.7.585" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052561v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bidondo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853263v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cullen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Navarro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529455v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saowanee Wikee" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652056v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delattre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743316v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753963v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829595v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800237v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805923v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-94-007-0434-3_14" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0434-3_14" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>