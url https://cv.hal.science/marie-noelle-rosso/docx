--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -462,338 +462,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood decay under anoxia by the brown-rot fungus Fomitopsis pinicola</w:t>
+                <w:t xml:space="preserve">Characterization of the &amp;lt;i&amp;gt;Cubamyces Menziesii&amp;lt;/i&amp;gt; Terpenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Röllig</w:t>
+                <w:t xml:space="preserve">Létitia Leydet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Lebreton</w:t>
+                <w:t xml:space="preserve">Julie Couillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Grenga</w:t>
+                <w:t xml:space="preserve">Agnès Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Cresswell</w:t>
+                <w:t xml:space="preserve">Elise Courvoisier‐dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signe Lett</w:t>
+                <w:t xml:space="preserve">Carole Avesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.7352. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62567-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202401083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242906v1</w:t>
+                <w:t xml:space="preserve">hal-05076940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the &amp;lt;i&amp;gt;Cubamyces Menziesii&amp;lt;/i&amp;gt; Terpenome</w:t>
+                <w:t xml:space="preserve">Wood decay under anoxia by the brown-rot fungus Fomitopsis pinicola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Létitia Leydet</w:t>
+                <w:t xml:space="preserve">Robert Röllig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Couillaud</w:t>
+                <w:t xml:space="preserve">Annie Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Amouric</w:t>
+                <w:t xml:space="preserve">Lucia Grenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Courvoisier‐dezord</w:t>
+                <w:t xml:space="preserve">Rosalie Cresswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Avesque</w:t>
+                <w:t xml:space="preserve">Signe Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.7352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202401083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62567-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076940v1</w:t>
+                <w:t xml:space="preserve">hal-05242906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An HMM approach expands the landscape of sesquiterpene cyclases across the kingdom Fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Couillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asaf Salamov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -864,399 +864,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; Applications of the Terpene Mini‐Path 2.0</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tandem metalloenzymes gate plant cell entry by pathogenic fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Létitia Leydet</w:t>
+                <w:t xml:space="preserve">Bastien Bissaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schweitzer</w:t>
+                <w:t xml:space="preserve">Sayo Kodama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takumi Nishiuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Díaz-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.202200595⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (51), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ade9982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935973v1</w:t>
+                <w:t xml:space="preserve">hal-03918339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem metalloenzymes gate plant cell entry by pathogenic fungi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sayo Kodama</w:t>
+                <w:t xml:space="preserve">Plant wastes and sustainable refineries: What can we learn from fungi?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takumi Nishiuchi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lomascolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ade9982⟩</w:t>
+              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.100602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2022.100602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918339v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant wastes and sustainable refineries: What can we learn from fungi?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; Applications of the Terpene Mini‐Path 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Couillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Amouric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Létitia Leydet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34, pp.100602. </w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (24), pp.e202200595. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2022.100602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202200595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775923v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ectomycorrhizal basidiomycete Laccaria bicolor releases a GH28 polygalacturonase that plays a key role in symbiosis establishment</w:t>
               </w:r>
@@ -1370,252 +1370,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Fungal Carbohydrate-Active Enzyme Portfolios and Adaptation to Plant Cell-Wall Polymers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Multiomic Approach to Understand How Pleurotus eryngii Transforms Non-Woody Lignocellulosic Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ander Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Babiker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chaduli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lipzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 7 (3), pp.185. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7030185⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 7 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7060426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209395v1</w:t>
+                <w:t xml:space="preserve">hal-03549041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiomic Approach to Understand How Pleurotus eryngii Transforms Non-Woody Lignocellulosic Material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of Fungal Carbohydrate-Active Enzyme Portfolios and Adaptation to Plant Cell-Wall Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 7 (6), </w:t>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof7060426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof7030185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549041v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene family expansions and transcriptome signatures uncover fungal adaptations to wood decay</w:t>
               </w:r>
@@ -2101,667 +2101,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03293424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design of Mechanism-Based Inhibitors and Activity-Based Probes for the Identification of Retaining α-L-Arabinofuranosidases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Less Wastage in a Bottle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Mcgregor</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b11351⟩</w:t>
+              <w:t xml:space="preserve">Trends in chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (8), pp.686-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trechm.2020.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482205v1</w:t>
+                <w:t xml:space="preserve">hal-02991566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fungal family of lytic polysaccharide monooxygenase-like copper proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sacha Grisel</w:t>
+                <w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41589-019-0438-8⟩</w:t>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478456v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868456v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic analysis enlightens agaricales Lifestyle Evolution and increasing peroxidase diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+                <w:t xml:space="preserve">Rational Design of Mechanism-Based Inhibitors and Activity-Based Probes for the Identification of Retaining α-L-Arabinofuranosidases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Mcgregor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Artola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Nin-Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Linzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaa301⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b11351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099933v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02482205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic analysis enlightens agaricales Lifestyle Evolution and increasing peroxidase diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ruiz-Dueñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Barrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisol Sánchez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Camarero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Miyauchi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/dnares/dsaa011⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (4), p. 1428-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaa301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868456v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less Wastage in a Bottle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
+                <w:t xml:space="preserve">A fungal family of lytic polysaccharide monooxygenase-like copper proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Labourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Frandsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Papon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Brouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (8), pp.686-688. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), pp.345-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trechm.2020.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41589-019-0438-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991566v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of enzymatic biomass deconstruction by fungal secretomes highlights markers of lignocellulose recalcitrance</w:t>
               </w:r>
@@ -2881,51 +2881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into an unusual auxiliary activity 9 family member lacking the histidine brace motif of lytic polysaccharide monooxygenases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristian Frandsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morten Tovborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3143,675 +3143,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lytic xylan oxidases from wood-decay fungi unlock biomass degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ectomycorrhizal basidiomycete Laccaria bicolor releases a secreted β-1,4 endoglucanase that plays a key role in symbiosis development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Couturier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">George Anasontzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Labourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchembio.2558⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 220 (4), pp.1309-1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188478v1</w:t>
+                <w:t xml:space="preserve">hal-02187791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité fongique et Développement Durable, Enjeux et Opportunités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lytic xylan oxidases from wood-decay fungi unlock biomass degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ladeveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerlind Sulzenbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Ciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (3), pp.306-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nchembio.2558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879598v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative visual omics of the white-rot fungus Polyporus brumalis exposes the biotechnological potential of its oxidative enzymes for delignifying raw plant biomass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversité fongique et Développement Durable, Enjeux et Opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue francophone du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867992v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ hybridization (ISH) in preparasitic and parasitic stages of the plant-parasitic nematode Meloidogyne spp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative visual omics of the white-rot fungus Polyporus brumalis exposes the biotechnological potential of its oxidative enzymes for delignifying raw plant biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
+                <w:t xml:space="preserve">Anaïs Rancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chaduli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2766⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-018-1198-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801982v1</w:t>
+                <w:t xml:space="preserve">hal-01867992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ectomycorrhizal basidiomycete Laccaria bicolor releases a secreted β-1,4 endoglucanase that plays a key role in symbiosis development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feng Zhang</w:t>
+                <w:t xml:space="preserve">In situ hybridization (ISH) in preparasitic and parasitic stages of the plant-parasitic nematode Meloidogyne spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinh Nghia Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Anasontzis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mireille Haon</w:t>
+                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 220 (4), pp.1309-1321. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.2766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187791v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal secretomics to probe the biological functions of lytic polysaccharide monooxygenases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3923,51 +3923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (4), </w:t>
@@ -4044,51 +4044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lipzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4139,51 +4139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced degradation of softwood versus hardwood by the white-rot fungus Pycnoporus coccineus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4518,450 +4518,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root-knot nematodes pan-genomics reveals novel target genes for safer and more specific control</w:t>
+                <w:t xml:space="preserve">A role for LATERAL ORGAN BOUNDARIES-DOMAIN 16 during the interaction Arabidopsis-Meloidogyne spp. provides a molecular link between lateral root and root-knot nematode feeding site development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Javier Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
+                <w:t xml:space="preserve">Fernando E. Diaz-Manzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Fournier</w:t>
+                <w:t xml:space="preserve">Maria Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Magliano</w:t>
+                <w:t xml:space="preserve">Teresa Melillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203 (2), pp.632-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269022v1</w:t>
+                <w:t xml:space="preserve">hal-01268769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast solubilization of recalcitrant cellulosic biomass by the basidiomycete fungus [i]Laetisaria arvalis[/i] involves successive secretion of oxidative and hydrolytic enzymes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Root-knot nematodes pan-genomics reveals novel target genes for safer and more specific control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Olivé</w:t>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (2), pp.150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204406v1</w:t>
+                <w:t xml:space="preserve">hal-01269022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for LATERAL ORGAN BOUNDARIES-DOMAIN 16 during the interaction Arabidopsis-Meloidogyne spp. provides a molecular link between lateral root and root-knot nematode feeding site development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando E. Diaz-Manzano</w:t>
+                <w:t xml:space="preserve">Fast solubilization of recalcitrant cellulosic biomass by the basidiomycete fungus [i]Laetisaria arvalis[/i] involves successive secretion of oxidative and hydrolytic enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+                <w:t xml:space="preserve">Caroline Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Melillo</w:t>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 203 (2), pp.632-645. </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13068-014-0143-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268769v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectors of root sedentary nematodes target diverse plant cell compartments to manipulate plant functions and promote infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5003,103 +5003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel target genes for safer and more specific control of root-knot nematodes from a pan-genome mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Zurletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (10), pp.1-15. </w:t>
@@ -5137,77 +5137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The root-knot nematode calreticulin Mi-CRT is a key effector in plant defense suppression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5265,1370 +5265,1370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An immunocytochemical procedure for protein localization in various nematode life stages combined with plant tissues using methylacrylate-embedded specimens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+                <w:t xml:space="preserve">Lateral gene transfers have polished animal genomes: lessons from nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-12-0031-R⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (27), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2012.00027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137151v1</w:t>
+                <w:t xml:space="preserve">hal-01267787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A root-knot nematode-secreted protein is injected into giant cells and targeted to the nuclei</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Magliano</w:t>
+                <w:t xml:space="preserve">An immunocytochemical procedure for protein localization in various nematode life stages combined with plant tissues using methylacrylate-embedded specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Youssef Banora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04164.x⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (10), pp.990-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-02-12-0031-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648827v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral gene transfers have polished animal genomes: lessons from nematodes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A root-knot nematode-secreted protein is injected into giant cells and targeted to the nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Deleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (27), pp.1-5. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (4), pp.924 - 931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2012.00027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04164.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267787v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying discriminative classification-based motifs in biological sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteins secreted by root-knot nematodes accumulate in the extracellular compartment during root infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Vens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Paulo Cezanne Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice de Almeida-Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr110⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.6.8.16290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652585v1</w:t>
+                <w:t xml:space="preserve">hal-02642511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting protein-protein interactions for parasite control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ma gene for complete-spectrum resistance to Meloidogyne species in Prunus is a TNL with a huge repeated c-terminal post-LRR region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Fischer</w:t>
+                <w:t xml:space="preserve">Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sahar Abubucker</w:t>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyuan Wang</w:t>
+                <w:t xml:space="preserve">Nathalie Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Martin</w:t>
+                <w:t xml:space="preserve">Cyril van Ghelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018381⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (2), pp.779-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.176230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137154v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxiredoxins from the plant parasitic root-knot nematode, Meloidogyne incognita, are required for successful development within the host</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
+                <w:t xml:space="preserve">The plant apoplasm is an important recipient compartment for nematode secreted proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Abad</w:t>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Crozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2010.10.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (3), pp.1241-1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erq352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652104v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrobacterium rhizogenes-mediated transformation of Prunus as an alternative for gene functional analysis in hairy-roots and composite plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying discriminative classification-based motifs in biological sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril van Ghelder</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celine Vens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-011-1043-9⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (9), pp.1231-1238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btr110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646416v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteins secreted by root-knot nematodes accumulate in the extracellular compartment during root infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+                <w:t xml:space="preserve">Targeting protein-protein interactions for parasite control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina M. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Abubucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Cezanne Vieira</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.6.8.16290⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.e18381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642511v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ma gene for complete-spectrum resistance to Meloidogyne species in Prunus is a TNL with a huge repeated c-terminal post-LRR region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Claverie</w:t>
+                <w:t xml:space="preserve">Peroxiredoxins from the plant parasitic root-knot nematode, Meloidogyne incognita, are required for successful development within the host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Deleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roger Voisin</w:t>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (3-4), pp.385 - 396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2010.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.111.176230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652171v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plant apoplasm is an important recipient compartment for nematode secreted proteins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agrobacterium rhizogenes-mediated transformation of Prunus as an alternative for gene functional analysis in hairy-roots and composite plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Neveu</w:t>
+                <w:t xml:space="preserve">Nathalie Bosselut - Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril van Ghelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Crozat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+                <w:t xml:space="preserve">Jean-Paul Onesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (7), pp.1313 - 1326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-011-1043-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erq352⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644552v1</w:t>
+                <w:t xml:space="preserve">hal-02646416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple lateral gene transfers and duplications have promoted plant parasitism ability in nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida-Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6696,51 +6696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47, pp.207-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6774,64 +6774,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobacco rattle virus mediates gene silencing in a plant parasitic root-knot nematode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6902,307 +6902,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root-knot nematodes manipulate plant cell functions during a compatible interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2007.05.007⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140534v1</w:t>
+                <w:t xml:space="preserve">hal-01189285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abad</w:t>
+                <w:t xml:space="preserve">Root-knot nematodes manipulate plant cell functions during a compatible interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Michael Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 165 (1), pp.104-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2007.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nbt.1482⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01189285v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Identification of the Meloidogyne incognita Secretome Reveals Proteins with Host Cell Reprogramming Potential</w:t>
               </w:r>
@@ -7227,51 +7227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouxin Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Shih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7322,90 +7322,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis of root-knot nematode functions induced in the early stages of parasitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Deleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7465,77 +7465,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a new beta-1,4-endoglucanase gene from the root-knot nematode Meloidogyne incognita and evolutionary scheme for phytonematode family 5 glycosyl hydrolases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7594,51 +7594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In planta secretion of a calreticulin by migratory and sedentary stages of root-knot nematode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adina L. Milac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,51 +7646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei J. Petrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18 (12), pp.1277-1284. </w:t>
@@ -7767,64 +7767,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cimbolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18 (7), pp.615-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7858,51 +7858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenicity factors of Meloidogyne and host plant response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7979,51 +7979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Béra-Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laury Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8288,51 +8288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8459,73 +8459,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Mycological Congress (IMC12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides (AMP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620171v1</w:t>
+                <w:t xml:space="preserve">hal-04607495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screen the fungal diversity of Basidiomycota, the sister division of Ascomycota, could be efficient to find new antibiotics</w:t>
               </w:r>
@@ -8584,73 +8584,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Antimicrobial Peptides (AMP2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Mycological Congress (IMC12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607495v1</w:t>
+                <w:t xml:space="preserve">hal-04620171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of two novel hydrogen peroxide producing glyoxal oxidases from Pycnoporus cinnabarinus implicated in the breakdown of lignocelluloses</w:t>
               </w:r>
@@ -8688,51 +8688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Crônier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exploring Lignocellulosic Biomass</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Reims, France</w:t>
@@ -8970,51 +8970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green Chemistry (2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., May 2017, La Rochelle, France</w:t>
@@ -9043,64 +9043,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of fungal biodiversity for the deconstruction of lignocellulosic biomass and the implementation of new biosynthetic pathways for green chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9181,51 +9181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la biodiversité fongique pour la déconstruction de la biomasse lignocellulosique et la mise en oeuvre de nouvelles voies de biosynthèses pour la chimie verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Favel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9319,77 +9319,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Mérida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9414,51 +9414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenicity factors of Meloidogyne and host plant response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9541,90 +9541,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root-knot nematode effectors target host cell nucleus to establish feeding cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Zurletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9892,51 +9892,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C7E7850"/>
+    <w:nsid w:val="6C3B1228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10123,51 +10123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-noelle-rosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8317-7220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120030535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.133990" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cresswell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Lett" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62567-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Loussouarn-Yvon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000990" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918339v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Kodama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Nishiuchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D&#237;az-Rovira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade9982" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2022.100602" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17940" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209395v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7030185" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549041v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Pe&#241;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Babiker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060426" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Vir&#225;gh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungnam Min" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Taussac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02401-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.04.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03293424v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ivaldi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071484" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mcgregor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Artola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Linzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11351" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478456v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Frandsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0438-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barrasa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Camarero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa301" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991566v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2020.06.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Tovborg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J&#248;rgensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Spodsberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111203v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Anasontzis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14596" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02879598v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867992v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rancon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1198-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801982v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh Nghia Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Quentin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2766" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187791v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Anasontzis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15113" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Hachem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2017.05.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175528" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446771v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01335" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0407-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Liaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Crapart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0249-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269096v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.05.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269022v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Arguel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fournier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oliv&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0143-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268769v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cabrera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Diaz-Manzano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sanchez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Melillo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12826" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268175v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137164v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zurletto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003745" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourgues" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-12-0130-R" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef Banora" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-12-0031-R" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648827v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04164.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267787v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2012.00027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Taylor" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Fischer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Abubucker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Wang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018381" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652104v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2010.10.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXJ4WHL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646416v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut - Benoit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Voisin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Onesto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-011-1043-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WB5701J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642511v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cezanne Vieira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.8.16290" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652171v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176230" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644552v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Crozat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq352" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669078v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Jones" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.phyto.112408.132605" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660345v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp237" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140534v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.05.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P9PXJK4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669076v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellafiore" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouxin Shen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shih" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000192" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665857v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02181.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655422v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Ledger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.06.023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5WZJH58-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680094v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina L. Milac" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei J. Petrescu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-18-1277" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682478v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimbolini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-18-0615" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673292v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698949v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Arthaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.01356.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697353v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. de Boer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.1999.12.7.585" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052561v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bidondo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853263v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cullen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Navarro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529455v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saowanee Wikee" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652056v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delattre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743316v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753963v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829595v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800237v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805923v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-94-007-0434-3_14" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0434-3_14" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-noelle-rosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8317-7220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120030535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.133990" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cresswell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Lett" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62567-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Loussouarn-Yvon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000990" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Kodama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Nishiuchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D&#237;az-Rovira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade9982" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2022.100602" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17940" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549041v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Pe&#241;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Babiker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060426" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7030185" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Vir&#225;gh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungnam Min" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Taussac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02401-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.04.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03293424v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ivaldi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071484" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2020.06.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482205v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mcgregor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Artola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Linzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11351" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barrasa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Camarero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa301" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478456v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Frandsen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0438-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Tovborg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J&#248;rgensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Spodsberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111203v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Anasontzis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14596" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Anasontzis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15113" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02879598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867992v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rancon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1198-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh Nghia Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Quentin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2766" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Hachem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2017.05.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175528" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446771v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01335" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0407-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Liaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Crapart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0249-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269096v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.05.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268769v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cabrera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Diaz-Manzano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sanchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Melillo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12826" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Arguel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fournier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204406v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oliv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0143-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268175v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137164v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zurletto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003745" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourgues" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-12-0130-R" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267787v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2012.00027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137151v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef Banora" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-12-0031-R" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04164.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642511v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cezanne Vieira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.8.16290" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Voisin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176230" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Crozat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq352" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652585v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr110" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137154v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Taylor" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Fischer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Abubucker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018381" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652104v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2010.10.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXJ4WHL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646416v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut - Benoit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Onesto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-011-1043-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WB5701J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669078v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Jones" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.phyto.112408.132605" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660345v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp237" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140534v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.05.007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P9PXJK4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669076v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellafiore" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouxin Shen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shih" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000192" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665857v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02181.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655422v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Ledger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.06.023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5WZJH58-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680094v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina L. Milac" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei J. Petrescu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-18-1277" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682478v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimbolini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-18-0615" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673292v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698949v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Arthaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.01356.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697353v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. de Boer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.1999.12.7.585" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052561v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bidondo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853263v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cullen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Navarro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529455v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saowanee Wikee" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652056v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delattre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743316v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753963v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829595v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800237v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805923v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-94-007-0434-3_14" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0434-3_14" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>