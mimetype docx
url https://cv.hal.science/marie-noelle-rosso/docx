--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -1370,520 +1370,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multiomic Approach to Understand How Pleurotus eryngii Transforms Non-Woody Lignocellulosic Material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale phenotyping of 1,000 fungal strains for the degradation of non-natural, industrial compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chaduli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ander Peña</w:t>
+                <w:t xml:space="preserve">Sabine Taussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rashid Babiker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Chaduli</w:t>
+                <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lipzen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mei Wang</w:t>
+                <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7060426⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-02401-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549041v1</w:t>
+                <w:t xml:space="preserve">hal-03313721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Fungal Carbohydrate-Active Enzyme Portfolios and Adaptation to Plant Cell-Wall Polymers</w:t>
+                <w:t xml:space="preserve">Gene family expansions and transcriptome signatures uncover fungal adaptations to wood decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shingo Miyauchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Máté Virágh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Drula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byoungnam Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7030185⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209395v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene family expansions and transcriptome signatures uncover fungal adaptations to wood decay</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Multiomic Approach to Understand How Pleurotus eryngii Transforms Non-Woody Lignocellulosic Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byoungnam Min</w:t>
+                <w:t xml:space="preserve">Ander Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid Babiker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chaduli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lipzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7060426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226505v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale phenotyping of 1,000 fungal strains for the degradation of non-natural, industrial compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of Fungal Carbohydrate-Active Enzyme Portfolios and Adaptation to Plant Cell-Wall Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.871. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-02401-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof7030185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313721v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of methionine sulfoxide reductases in fungi and conservation of the free-methionine-R-sulfoxide reductase in multicellular eukaryotes</w:t>
               </w:r>
@@ -2211,90 +2211,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserved white rot enzymatic mechanism for wood decay in the Basidiomycota genus Pycnoporus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Drula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lesage-Meessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guy Berrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2531,51 +2531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisol Sánchez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Camarero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (4), p. 1428-1446. </w:t>
@@ -2665,51 +2665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (3), pp.345-350. </w:t>
@@ -3499,51 +3499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative visual omics of the white-rot fungus Polyporus brumalis exposes the biotechnological potential of its oxidative enzymes for delignifying raw plant biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Rancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3871,77 +3871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The integrative omics of white-rot fungus Pycnoporus coccineus reveals co-regulated CAZymes for orchestrated lignocellulose breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chevret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,90 +4005,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual comparative omics of fungi for plant biomass deconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shingo Miyauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lipzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4420,51 +4420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PCR-based method to quantify fungal growth during pretreatment of lignocellulosic biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeng Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4652,286 +4652,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root-knot nematodes pan-genomics reveals novel target genes for safer and more specific control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast solubilization of recalcitrant cellulosic biomass by the basidiomycete fungus [i]Laetisaria arvalis[/i] involves successive secretion of oxidative and hydrolytic enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Haon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Danchin</w:t>
+                <w:t xml:space="preserve">Caroline Olivé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Magliano</w:t>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nematology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13068-014-0143-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269022v1</w:t>
+                <w:t xml:space="preserve">hal-01204406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast solubilization of recalcitrant cellulosic biomass by the basidiomycete fungus [i]Laetisaria arvalis[/i] involves successive secretion of oxidative and hydrolytic enzymes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille Haon</w:t>
+                <w:t xml:space="preserve">Root-knot nematodes pan-genomics reveals novel target genes for safer and more specific control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Danchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Olivé</w:t>
+                <w:t xml:space="preserve">Amandine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (2), pp.150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204406v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectors of root sedentary nematodes target diverse plant cell compartments to manipulate plant functions and promote infection</w:t>
               </w:r>
@@ -5003,103 +5003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel target genes for safer and more specific control of root-knot nematodes from a pan-genome mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Zurletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (10), pp.1-15. </w:t>
@@ -5150,64 +5150,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The root-knot nematode calreticulin Mi-CRT is a key effector in plant defense suppression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jeanne Arguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5271,51 +5271,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lateral gene transfers have polished animal genomes: lessons from nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5509,77 +5509,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A root-knot nematode-secreted protein is injected into giant cells and targeted to the nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Deleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5624,321 +5624,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02648827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteins secreted by root-knot nematodes accumulate in the extracellular compartment during root infection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ma gene for complete-spectrum resistance to Meloidogyne species in Prunus is a TNL with a huge repeated c-terminal post-LRR region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Cezanne Vieira</w:t>
+                <w:t xml:space="preserve">Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janice de Almeida-Engler</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bosselut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril van Ghelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.6.8.16290⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156 (2), pp.779-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.111.176230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642511v1</w:t>
+                <w:t xml:space="preserve">hal-02652171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ma gene for complete-spectrum resistance to Meloidogyne species in Prunus is a TNL with a huge repeated c-terminal post-LRR region</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bosselut</w:t>
+                <w:t xml:space="preserve">Proteins secreted by root-knot nematodes accumulate in the extracellular compartment during root infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril van Ghelder</w:t>
+                <w:t xml:space="preserve">Paulo Cezanne Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Voisin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Janice de Almeida-Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 156 (2), pp.779-792. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.111.176230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/psb.6.8.16290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652171v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The plant apoplasm is an important recipient compartment for nematode secreted proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6041,51 +6041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (9), pp.1231-1238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6279,51 +6279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Deleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6412,77 +6412,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobacterium rhizogenes-mediated transformation of Prunus as an alternative for gene functional analysis in hairy-roots and composite plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bosselut - Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril van Ghelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Onesto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6545,90 +6545,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple lateral gene transfers and duplications have promoted plant parasitism ability in nematodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida-Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6664,265 +6664,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAi and Functional Genomics in Plant Parasitic Nematodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+                <w:t xml:space="preserve">Tobacco rattle virus mediates gene silencing in a plant parasitic root-knot nematode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.T. Jones</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev.phyto.112408.132605⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (14), pp.4041-4050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erp237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659120v1</w:t>
+                <w:t xml:space="preserve">hal-02660345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobacco rattle virus mediates gene silencing in a plant parasitic root-knot nematode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Lozano</w:t>
+                <w:t xml:space="preserve">RNAi and Functional Genomics in Plant Parasitic Nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lecomte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.T. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (14), pp.4041-4050. </w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47, pp.207-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erp237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev.phyto.112408.132605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660345v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome sequence of the metazoan plant-parasitic nematode Meloidogyne incognita</w:t>
               </w:r>
@@ -6960,51 +6960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (8), pp.909-915. </w:t>
@@ -7081,64 +7081,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perfus-Barbeoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 165 (1), pp.104-113. </w:t>
@@ -7335,51 +7335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis of root-knot nematode functions induced in the early stages of parasitism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Deleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7478,51 +7478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terence Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bosselut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7588,291 +7588,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In planta secretion of a calreticulin by migratory and sedentary stages of root-knot nematode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of RNA interference to root-knot nematode genes encoding esophageal gland proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cimbolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 18 (12), pp.1277-1284. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-18-1277⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 18 (7), pp.615-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-18-0615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680094v1</w:t>
+                <w:t xml:space="preserve">hal-02682478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of RNA interference to root-knot nematode genes encoding esophageal gland proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
+                <w:t xml:space="preserve">In planta secretion of a calreticulin by migratory and sedentary stages of root-knot nematode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adina L. Milac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
+                <w:t xml:space="preserve">Andrei J. Petrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cimbolini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+                <w:t xml:space="preserve">Janice de Almeida Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 18 (7), pp.615-620. </w:t>
+              <w:t xml:space="preserve">, 2005, 18 (12), pp.1277-1284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-18-0615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-18-1277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682478v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenicity factors of Meloidogyne and host plant response</w:t>
               </w:r>
@@ -9220,51 +9220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union and Sustainable Development: Challenges and Prospects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Clermont-Ferrand, France</w:t>
@@ -9306,77 +9306,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct identification and functional analysis of secretory proteins from the plant parasitic root-knot nematode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice de Almeida Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9580,51 +9580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Zurletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Jaouannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9892,51 +9892,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C3B1228"/>
+    <w:nsid w:val="3F95F091"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10123,51 +10123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-noelle-rosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8317-7220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120030535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.133990" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cresswell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Lett" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62567-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Loussouarn-Yvon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000990" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Kodama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Nishiuchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D&#237;az-Rovira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade9982" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2022.100602" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17940" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549041v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Pe&#241;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Babiker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060426" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7030185" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Vir&#225;gh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungnam Min" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15423" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Taussac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02401-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.04.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03293424v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ivaldi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071484" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2020.06.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482205v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mcgregor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Artola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Linzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11351" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barrasa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Camarero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa301" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478456v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Frandsen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0438-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Tovborg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J&#248;rgensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Spodsberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111203v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Anasontzis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14596" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Anasontzis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15113" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02879598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867992v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rancon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1198-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh Nghia Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Quentin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2766" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Hachem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2017.05.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175528" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446771v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01335" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0407-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Liaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Crapart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0249-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269096v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.05.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268769v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cabrera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Diaz-Manzano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sanchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Melillo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12826" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269022v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Arguel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fournier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204406v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oliv&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0143-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268175v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137164v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zurletto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003745" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourgues" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-12-0130-R" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267787v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2012.00027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137151v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef Banora" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-12-0031-R" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04164.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642511v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cezanne Vieira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.8.16290" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652171v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Voisin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176230" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Crozat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq352" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652585v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr110" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137154v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Taylor" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Fischer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Abubucker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018381" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652104v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2010.10.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXJ4WHL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646416v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut - Benoit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Onesto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-011-1043-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WB5701J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669078v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659120v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Jones" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.phyto.112408.132605" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660345v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp237" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140534v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.05.007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P9PXJK4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669076v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellafiore" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouxin Shen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shih" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000192" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665857v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02181.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655422v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Ledger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.06.023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5WZJH58-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680094v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina L. Milac" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei J. Petrescu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-18-1277" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682478v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimbolini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-18-0615" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673292v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698949v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Arthaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.01356.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697353v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. de Boer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.1999.12.7.585" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052561v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bidondo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853263v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cullen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Navarro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529455v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saowanee Wikee" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652056v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delattre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743316v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753963v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829595v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800237v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805923v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-94-007-0434-3_14" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0434-3_14" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-noelle-rosso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8317-7220" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120030535" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563060v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rosso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lambert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chaduli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2026.133990" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076940v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Avesque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202401083" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R&#246;llig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lebreton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Grenga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Cresswell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Signe Lett" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62567-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Hage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Salamov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Loussouarn-Yvon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durbesson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000990" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03918339v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bissaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayo Kodama" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takumi Nishiuchi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D&#237;az-Rovira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ade9982" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775923v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Berrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2022.100602" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Kemppainen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie da Silva Machado" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17940" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313721v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Taussac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lesage-Meessen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Grisel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-02401-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03226505v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;t&#233; Vir&#225;gh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byoungnam Min" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15423" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Pe&#241;a" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Babiker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lipzen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7060426" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209395v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7030185" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03205175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tarrago" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2021.04.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03293424v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ivaldi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071484" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02991566v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trechm.2020.06.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02868456v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsaa011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482205v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Mcgregor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Artola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Nin-Hill" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Linzel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b11351" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099933v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barrasa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisol S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Camarero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaa301" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478456v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Frandsen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouilly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0438-8" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02152203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pa&#235;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benoit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senta Blanquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-019-1417-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390181v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Tovborg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian J&#248;rgensen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaj Spodsberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Rosso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.009223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111203v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Anasontzis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Lebrun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Champion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14596" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Anasontzis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15113" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladeveze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2558" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02879598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867992v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Rancon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1198-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinh Nghia Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Quentin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2766" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Abou Hachem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2017.05.010" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chevret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175528" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446771v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Grigoriev" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01335" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Henrissat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-015-0407-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01212823v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Liaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fabre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Crapart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Herpo&#235;l-Gimbert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0249-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269096v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Zhou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gimbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2015.05.024" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268769v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Cabrera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando E. Diaz-Manzano" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sanchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Melillo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12826" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oliv&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-014-0143-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269022v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Danchin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeanne Arguel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fournier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perfus-Barbeoch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268175v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137164v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Zurletto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003745" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267849v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourgues" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Evangelisti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-12-0130-R" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267787v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2012.00027" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137151v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Vieira" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Youssef Banora" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-12-0031-R" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Deleury" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04164.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652171v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Claverie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Voisin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176230" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642511v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Cezanne Vieira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida-Engler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.6.8.16290" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644552v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Crozat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq352" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652585v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr110" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137154v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Taylor" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Fischer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Abubucker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyuan Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018381" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652104v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dubreuil" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2010.10.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXJ4WHL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646416v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bosselut - Benoit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Onesto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-011-1043-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9WB5701J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669078v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660345v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lozano" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecomte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp237" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659120v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Jones" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev.phyto.112408.132605" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189285v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.1482" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140534v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Caillaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Dubreuil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Quentin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.05.007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P9PXJK4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669076v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellafiore" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouxin Shen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Shih" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000192" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665857v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02181.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655422v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Ledger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.06.023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5WZJH58-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682478v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimbolini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-18-0615" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680094v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adina L. Milac" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei J. Petrescu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice de Almeida Engler" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-18-1277" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673292v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Favery" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698949v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel B&#233;ra-Maillet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Arthaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.01356.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697353v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piotte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. de Boer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.1999.12.7.585" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05052561v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bidondo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Armengaud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607495v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Boutabouzi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04620171v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853263v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Daou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cr&#244;nier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cullen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792542v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Record" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Favel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Navarro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Lesage-Meessen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529455v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saowanee Wikee" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652056v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delattre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743316v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753963v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829595v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800237v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805923v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grenier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.1007/978-94-007-0434-3_14" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0434-3_14" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>