--- v0 (2026-03-27)
+++ v1 (2026-05-01)
@@ -66,138 +66,265 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fiches 1, 4, 5, 8, 9, 14, 15, 18, 19, 20, 21, 26, 27, 31, 34, 35, 36, 40, 41, 43, 44, 52 à 57</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fin-Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gabroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiches de droit du travail. Rappels de cours et exercices corrigés [8e édition revue et augmentée]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8ème édition, Ellipes, 2025, (Fiches), 978-2-340-10527-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réparation des préjudices : quelles spécificités en droit du travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, pp.892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02200271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -344,51 +471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rouspide-Katchadourian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587839v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fin-Langer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rouspide-Katchadourian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gabroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>