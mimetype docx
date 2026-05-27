--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -1,330 +1,4724 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marie-Noëlle Rouspide-Katchadourian </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maître de conférences en Droit privé à l'Université de Caen Normandie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fin-Langer</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données personnelles et le droit à la preuve dans le contentieux prud'homal : état des lieux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 04/06</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Pratique professionnelle] Sécuriser la transaction en droit du travail : entre contraintes et spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Avocats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 366, [6 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05617754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répétition de l’indu, requalification en CDI et prescription : nouvelles précisions de la Cour de cassation - Cass. soc. 12 février 2025, n°23-18876, n°23-10806, n°23-15667</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident du travail, partage de responsabilité et immunité de l’employeur - Cass. civ. 2ème 18 sept. 2025, n°23-21837</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconnaissance des effets d’une situation de coemploi : la détermination délicate des délais de prescription et de leur point de départ - Cass. soc. 15 janv. 2025, n°23-11765</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accident du travail et rapport d’autopsie : le secret médical s’impose - Cass. civ. 2ème 3 avril 2025, n°22-22634</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz-actualité.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de prescription de l’action aux fins de nullité d’une transaction portant sur l’exécution ou la rupture du contrat de travail - Cass. soc., 8 octobre 2025, n° 23-23.501</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La précision des offres de reclassement : une exigence appréciée strictement - Cass. soc. 23 oct. 2024, n°23-19629</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1035</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annulation de l’autorisation de licenciement : la prescription triennale s’applique à la demande d’indemnisation - Cass. soc. 11 déc. 2024, n°23-10439</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Délai de renonciation à la clause de non-concurrence en cas de licenciement pour inaptitude - Cass. soc. 29 avril 2025, n°23-22191</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention de l’usure professionnelle, une démarche à parfaire… en entreprise !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de se taire et conformité à la constitution des dispositions du code du travail relatives à l'entretien préalable, Cons. const, 19 sept. 2025, n° 2025-1160, 2025-1161 et 2025-1162, QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique Entreprise et Affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription et action en paiement d’heures supplémentaires fondée sur la contestation de la qualité de cadre dirigeant - Cass. soc. 4 déc. 2024, n°23-12436</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Pratique professionnelle]Rupture du contrat de travail et régime social des indemnités transactionnelles (réflexions à partir d’un arrêt de la cour d’appel de Versailles du 19 septembre 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1008, [8 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle du PSE par l'autorité administrative en cas de liquidation judiciaire : les précisions du Conseil d'État - CE, 15 oct. 2024, n° 488496</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités des Procédures Collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indemnité de congés payés et garantie de l’AGS en cas de transfert - Cass. soc. 8 nov. 2023, n°21-19764</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités des Procédures Collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription et contestation du licenciement pour inaptitude : peu importe la date des manquements de l’employeur à son obligation de sécurité - Cass. soc. 24 avril 2024, n°22-19401</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation sur la GEPP : une obligation subordonnée à l’existence d’un délégué syndical d’entreprise - Cass. soc. 11 sept. 2024, n°23-1433</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coexistence de motifs de licenciement dans la lettre de rupture : une possibilité encadrée - Cass. soc. 3 avril 2024, n°19-10747</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription, pause et demande d’attribution de jours de récupération conventionnels - Cass. soc. 2 oct. 2024, n°23-15695</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subrogation de l’AGS dans le superprivilège des salariés et recevabilité du recours à l’encontre d’une ordonnance du juge-commissaire autorisant une transaction - Cass. com. 6 mars 2024, n°22-19471</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Égalité de traitement et exclusion des télétravailleurs du droit à une indemnité de « cantine fermée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépassement de la durée maximale de travail : l’exception renouvelée du préjudice nécessaire - Cass. soc. 27 sept. 2023, n°21-24782</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 964</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription et action en nullité du licenciement fondée sur la dénonciation d’un harcèlement moral - Cass. soc. 9 oct. 2024, n°23-11360</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription et clause de non-concurrence : des précisions jurisprudentielles - Cass. soc. 2 oct. 2024, n°23-12844</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repos hebdomadaire et repos journalier : les précisions de la Cour de justice de l’Union européenne - CJUE, 2ème ch.,2 mars 2023, aff. C-477/21</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1092</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Le point sur...] L’aménagement de la charge de la preuve et la durée du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 945, 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05617785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiducie et droit social : réflexions sur d’éventuelles possibilités de rencontre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11/23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forfait-jours et travail du dimanche : quels droits pour le salarié ? - Cass. soc. 21 sept. 2022, n°21-14106</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1270</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Durée du travail] Forfait en jours et astreinte : la violation réaffirmée de la Charte sociale européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 [1017], 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le règlement intérieur : un encadrement opportun du pouvoir disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.54-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05617789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture conventionnelle et délai de renonciation à la clause de non-concurrence - Cass. soc. 26 janv. 2022, n°20-15755</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1066</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transaction rédigée en des termes généraux et clause de non-concurrence - Cass. soc. 17 février 2021, n°19-20635</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licenciement pour motif économique et faute de l’employeur - Cass. soc. 17 mars 2021 (deux arrêts)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités des Procédures Collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heures supplémentaires enregistrées dans un logiciel de pointage informatique et accord implicite de l’employeur -Cass. soc. 8 juill. 2020, n°18-23366</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3030</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'arrêt du 2 mars 2004 et la rupture d'un contrat de travail dans une entreprise en liquidation judiciaire - Cass. soc. 2 mars 2004, n° 02-41.932</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jacotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05587839v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gailhbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités des Procédures Collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquidation judiciaire d'une association et expiration de la période de protection du salarié investi d'un mandat représentatif - Cass. soc. 19 déc. 2018, n°17-15503</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités des Procédures Collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Durée du travail] Comité européen des droits sociaux et aménagement du temps de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 [1139], 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portée de la transaction conclue pendant l’exécution du contrat de travail - Cass. soc. 16 oct. 2019, n°18-18287</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reçu pour solde de tout compte et renvoi à un document annexe : l’absence d’effet libératoire - Cass. soc. 14 févr. 2018, n°16-16617 et n°16-16618</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-respect du préavis et délai de renonciation à la clause de non-concurrence - Cass. soc. 21 mars 2018, n°16-21021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences de la rupture du contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guenier-Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (829), pp.500-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/drou.829.0500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Contrat de travail] Les nouvelles règles relatives à la rupture du contrat de travail. Entre sécurisation et prévisibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 [1558], pp.42-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réparation des préjudices : quelles spécificités en droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.892-898</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réparation des préjudices : quelles spécificités en droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.892</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action de groupe dans les relations de travail, un dispositif novateur à l’efficacité incertaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Jurisprudence Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1/17, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inapplication du principe d’égalité de traitement entre salariés relevant de plans de sauvegarde de l’emploi successifs - Cass. soc. 29 juin 2017 (deux arrêts)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités des Procédures Collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts volontaires : l'éviction des dispositions relatives à la rupture conventionnelle - Cass. soc. 8 juin 2016, n°15-17555</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1439</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coemploi au sein des groupes : un refoulement confirmé - Cass. soc. 10 déc. 2015, n°14-19316 à 14-10474</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités des Procédures Collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’alerte et demande d’explications sur la stratégie de la société mère - Cass. soc. 21 sept. 2016, n°15-17658</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités des Procédures Collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assiette de calcul des budgets du comité d’entreprise : le compte 641 retenu par les juges du fond - CA Lyon, 26 févr. 2016, n°14/07853</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action syndicale et demande d’informations destinées au comité d’entreprise : un encadrement strict - CA Toulouse, 5 sept. 2016, n°16/03581</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Rupture du contrat de travail] La singularité de la réparation du préjudice lié à la rupture du contrat de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 [1121], 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dénonciation de faits de maltraitance : nullité du licenciement et indemnisation du salarié lanceur d’alerte - CA Metz, 21 janv. 2015, n°15/00035, n°13/00569</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture conventionnelle et transaction, un encadrement jurisprudentiel strict - Cass. soc. 26 mars 2014, n°12-21136</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 194, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’approche renouvelée du manquement justifiant la résiliation judicaire du contrat de travail : l’attraction du droit commun des obligations - Cass. soc. 12 juin 2014, n°13-11448 et n°12-29068</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1432</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La substitution de la rupture conventionnelle à la rupture amiable : une illustration de l’articulation des règles générales et spéciales - Cass. soc.15 oct. 2014, n°11-22251</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions jurisprudentielles sur les conditions du recours au vote électronique - Cass. soc. 4 juin 2014, n°13-18914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assiette de calcul des budgets du comité d’entreprise : des divergences d’appréciation - TGI Bourg-en-Bresse, 21 oct. 2013, n°12/00200</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 258, pp.526</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...52 lines deleted...]
-                <w:t xml:space="preserve">halshs-02200271v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge et le contrat de travail. Essai sur la relecture judiciaire d'un contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ-Lextenso éditions, t. 62, 487 p., 2014, (Bibliothèque de droit social), 978-2-275-04400-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiches 1, 4, 5, 8, 9, 14, 15, 18, 19, 20, 21, 26, 27, 31, 34, 35, 36, 40, 41, 43, 44, 52 à 57</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fin-Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gabroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiches de droit du travail. Rappels de cours et exercices corrigés [8e édition revue et augmentée]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8ème édition, Ellipes, 2025, Fiches, 978-2-340-10527-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau du droit à la santé des travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gabroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fin-Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amandine Cayol; Harold Kobina Gaba. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les activités économiques à l’aune des droits fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Legitech, pp.333-345, 2025, (Droit et écolomie), 978-2-919826-40-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/legi.cayol.2025.01.0333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse Juris-Classeur – Conditions de travail : Durée du travail (2021 et Actualisation 2022, 2023, 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Rouspide-Katchadourian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synthèse Juris-Classeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -471,51 +4865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587839v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fin-Langer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rouspide-Katchadourian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gabroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200271v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617742v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rouspide-Katchadourian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05617754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631954v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631969v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631959v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631992v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631960v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617765v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617766v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631971v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632002v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631987v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632000v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632003v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631982v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05617785v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05617789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632088v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jacotot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gailhbaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617795v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632099v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guenier-Lef&#232;vre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.829.0500" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;al" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617808v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chonnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632103v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617812v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632108v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632109v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617751v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fin-Langer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gabroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.cayol.2025.01.0333" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632119v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>