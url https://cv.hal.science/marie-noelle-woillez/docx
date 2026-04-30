--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -66,2166 +66,2016 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
-[...148 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Historical Gridded Climate Datasets for Vietnam Using Reanalysis Data and Station Observations Since the 1940</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of Climate Change and Land Use Change on Flood Flow in the Ca River Basin (Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Dung Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuy Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Nguyen-Xuan</w:t>
+                <w:t xml:space="preserve">Thi Thanh Nga Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Thuy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Ngo-Duc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dzung Nguyen-Le</w:t>
+                <w:t xml:space="preserve">Nguyen Ngoc Son Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534026v1</w:t>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Climate Change and Land Use Change on Flood Flow in the Ca River Basin (Vietnam)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature and Rainfall Extremes in Vietnam under Progressive Global Warming Levels from 1.5ºC to 4ºC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Tran-Anh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngo-Duc Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huu Dung Luong</w:t>
+                <w:t xml:space="preserve">Thanh Xuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thuy Ngo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Noëlle Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05531560v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and Rainfall Extremes in Vietnam under Progressive Global Warming Levels from 1.5ºC to 4ºC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme Heat in Urban Areas of Vietnam: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Pham-Thi-Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mau Nguyen-Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Tran-Thanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quan Tran-Anh</w:t>
+                <w:t xml:space="preserve">Son Nguyen-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngo-Duc Thanh</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phong Nguyen-Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507676v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Heat in Urban Areas of Vietnam: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing Historical Gridded Climate Datasets for Vietnam Using Reanalysis Data and Station Observations Since the 1940</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Nguyen-Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Ngo-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nga Pham-Thi-Thanh</w:t>
+                <w:t xml:space="preserve">Tung Nguyen-Duy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mau Nguyen-Dang</w:t>
+                <w:t xml:space="preserve">Tam Nguyen-Ngoc-Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Tran-Thanh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dzung Nguyen-Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adaptation côtière aux Comores. Le rôle des perceptions et le risque de mal-adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phong Nguyen-Bui</w:t>
+                <w:t xml:space="preserve">Carola Klöck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFD Research Paper Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 280, 54 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ecological niche shift for Neanderthal populations in Western Europe 70,000 years ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E. Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‑hélène Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romero-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05531557v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.5346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84805-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic impacts of a glacial period: a thought experiment to assess the disconnect between econometrics and climate sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.1073-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-11-1073-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insights in Fault Flow Behaviour from Onshore Nigeria Petroleum System Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Souque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rudkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Willien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (5), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2017029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of precession on the climate, vegetation and fire activity in southern Africa during MIS4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-N Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Levavasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L Daniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunia H. Urrego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (3), pp.1165-1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-10-1165-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mid-Holocene and last glacial maximum climate simulations with the IPSL model: part II: model-data comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilla Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.2469-2495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00382-012-1499-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mid-Holocene and Last Glacial Maximum climate simulations with the IPSL model--part I: comparing IPSL_CM5A to IPSL_CM4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.2447-2468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00382-012-1488-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of solar forcing on the surface mass balance of northern ice sheets for glacial conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Krinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delaygue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335-336, pp.18-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.04.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of CO2 and climate on the Last Glacial Maximum vegetation: results from the ORCHIDEE/IPSL models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Woillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Noblet-Ducoudré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Viovy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (2), pp.557-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-7-557-2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00649700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Afrique face au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Woillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence française de développement. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie africaine 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 798, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-44, 2023, Repères Economie, 978-2-348-07765-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507293v1</w:t>
-              </w:r>
-[...1145 lines deleted...]
-                <w:t xml:space="preserve">insu-00649700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mekong Delta Emergency, Climate and Environmental Adaptation Strategies to 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence Française de Développement. 2022, pp.126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Change in Vietnam - Impacts and adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Ngo-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Espagne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thanh Ngo-Duc</w:t>
+                <w:t xml:space="preserve">Manh-Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manh-Hung Nguyen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Woillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence française de développement (AFD). 2021, 612 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2235,165 +2085,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture in Viet Nam under the impact of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Le Toan</w:t>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Huu</w:t>
+                <w:t xml:space="preserve">Hoa Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Simioni</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hironori Arai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2540,51 +2390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491507v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzung Nguyen-Le" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Trinh-Tuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Duy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngo-Duc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534026v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen-Ngoc-Minh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Dung Luong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Ngo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Nga Pham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngoc Son Chu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507676v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Tran-Anh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo-Duc Thanh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Xuan Nguyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Woillez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531557v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Pham-Thi-Thanh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mau Nguyen-Dang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tran-Thanh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Nguyen-Van" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Nguyen-Bui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_economie_africaine_2023-9782348077654" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04087869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Cobos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero-Alvarez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84805-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-11-1073-2020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01695346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Souque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rudkiewicz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Willien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cornu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312984v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N Woillez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Levavasseur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Daniau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kageyama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-1165-2014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873377v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1488-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mariotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilla Roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1499-5" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931514v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.04.043" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WTC7NXV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649700v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woillez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-557-2011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185824v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Espagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Woillez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456472v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Phan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Arai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Dung Luong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuy Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thanh Nga Pham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Thuy Tran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ngoc Son Chu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507676v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Tran-Anh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngo-Duc Thanh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Xuan Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Woillez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Pham-Thi-Thanh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mau Nguyen-Dang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Tran-Thanh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Son Nguyen-Van" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong Nguyen-Bui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nguyen-Xuan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngo-Duc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Nguyen-Duy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Nguyen-Ngoc-Minh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzung Nguyen-Le" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04087869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Kl&#246;ck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Cobos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero-Alvarez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84805-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Giraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-11-1073-2020" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01695346v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Souque" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rudkiewicz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Willien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cornu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2017029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01312984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N Woillez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Levavasseur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Daniau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kageyama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunia H. Urrego" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-1165-2014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873380v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mariotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilla Roy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1499-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873377v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1488-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Krinner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.04.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WTC7NXV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Woillez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krinner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Noblet-Ducoudr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Viovy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-557-2011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507293v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_economie_africaine_2023-9782348077654" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185824v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Espagne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Hung Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pannier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Woillez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03456472v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Huu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Phan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironori Arai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>