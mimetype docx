--- v0 (2026-03-07)
+++ v1 (2026-04-15)
@@ -2321,216 +2321,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is Digital Evidence Used in the International Criminal Court? A Theoretical and Empirical Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of Selection Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Obidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Lecorps</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Téa Toutounji</w:t>
+                <w:t xml:space="preserve">Marianne Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486303v1</w:t>
+                <w:t xml:space="preserve">hal-05048678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Selection Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How is Digital Evidence Used in the International Criminal Court? A Theoretical and Empirical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lecorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Oytana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Verdier</w:t>
+                <w:t xml:space="preserve">Téa Toutounji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048678v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence, inattention and liability rules</w:t>
               </w:r>
@@ -3864,51 +3864,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4405FE0C"/>
+    <w:nsid w:val="8BCFF75D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4095,51 +4095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-obidzinski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7769-3795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521339v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Doriat-Duban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Obidzinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-026-09870-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Oytana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2024.106211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034950v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chopard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2021.105977" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jite-2020-0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/704215" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2018.12.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.129.0193" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aler/ahw015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chappe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.236.0851" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CD7T5X0R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Helstroffer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-013-9383-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2013.09.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Monheim-Helstroffer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2009.09.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.751.0093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486303v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecorps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Naili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;a Toutounji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05048678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Verdier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04606305v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04449143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04320337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat C Mungan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Crettez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jamal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Frouville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carazo M&#233;ndez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02028912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN20012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-obidzinski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7769-3795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521339v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Doriat-Duban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Obidzinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-026-09870-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Oytana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2024.106211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034950v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chopard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2021.105977" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jite-2020-0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/704215" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2018.12.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.129.0193" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aler/ahw015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chappe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.236.0851" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CD7T5X0R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Helstroffer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-013-9383-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2013.09.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Monheim-Helstroffer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2009.09.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.751.0093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05048678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Verdier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecorps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Naili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;a Toutounji" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04606305v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04449143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04320337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat C Mungan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Crettez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jamal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Frouville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carazo M&#233;ndez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02028912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN20012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>