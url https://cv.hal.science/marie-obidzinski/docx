--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -581,196 +581,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy in Public Law Enforcement under Political Competition</w:t>
+                <w:t xml:space="preserve">Identity errors and the standard of proof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supreme Court Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, pp.195-212. </w:t>
+              <w:t xml:space="preserve">International Review of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57, pp.73-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/704215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.irle.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035089v1</w:t>
+                <w:t xml:space="preserve">hal-04035094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity errors and the standard of proof</w:t>
+                <w:t xml:space="preserve">Accuracy in Public Law Enforcement under Political Competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Law and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 57, pp.73-80. </w:t>
+              <w:t xml:space="preserve">Supreme Court Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.195-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irle.2018.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/704215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035094v1</w:t>
+                <w:t xml:space="preserve">hal-04035089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité de la dissuasion des opérations d'initiés</w:t>
               </w:r>
@@ -1092,264 +1092,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume of litigation and number of courts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Codecision procedure biais: the European legislation game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Helstroffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vol. 123 (6), pp.851-860. </w:t>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (1), pp.29 - 46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.236.0851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10657-013-9383-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035156v1</w:t>
+                <w:t xml:space="preserve">hal-01741712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codecision procedure biais: the European legislation game</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Volume of litigation and number of courts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol. 123 (6), pp.851-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.236.0851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10657-013-9383-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01741712v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of the number of courts on the demand for trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37, pp.121-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1673,191 +1673,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elected versus appointed law enforcers</w:t>
+                <w:t xml:space="preserve">Public enforcement, political competition, and the timing of sanctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Conference of the American Law &amp; Economics Association </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">63ème Conférence Annuelle de l’Association Française de Science Economique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411778v1</w:t>
+                <w:t xml:space="preserve">hal-01411776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public enforcement, political competition, and the timing of sanctions</w:t>
+                <w:t xml:space="preserve">Elected versus appointed law enforcers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63ème Conférence Annuelle de l’Association Française de Science Economique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">24th Annual Conference of the American Law &amp; Economics Association </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411776v1</w:t>
+                <w:t xml:space="preserve">hal-01411778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public enforcement, political competition, and the timing of sanctions</w:t>
               </w:r>
@@ -2121,51 +2121,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique de l'accès au juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2246,291 +2246,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advisory algorithms, automation bias and liability rules</w:t>
+                <w:t xml:space="preserve">Regulation of Selection Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Oytana</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486321v1</w:t>
+                <w:t xml:space="preserve">hal-05048678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Selection Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How is Digital Evidence Used in the International Criminal Court? A Theoretical and Empirical Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lecorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Naili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Oytana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téa Toutounji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Verdier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05048678v1</w:t>
+                <w:t xml:space="preserve">hal-05486303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is Digital Evidence Used in the International Criminal Court? A Theoretical and Empirical Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advisory algorithms, automation bias and liability rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Obidzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Oytana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téa Toutounji</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05486303v1</w:t>
+                <w:t xml:space="preserve">hal-05486321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial intelligence, inattention and liability rules</w:t>
               </w:r>
@@ -3864,51 +3864,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BCFF75D"/>
+    <w:nsid w:val="A046F3C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4095,51 +4095,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-obidzinski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7769-3795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521339v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Doriat-Duban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Obidzinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-026-09870-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Oytana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2024.106211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034950v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chopard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2021.105977" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jite-2020-0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/704215" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035094v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2018.12.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.129.0193" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aler/ahw015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chappe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.236.0851" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CD7T5X0R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Helstroffer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-013-9383-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2013.09.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Monheim-Helstroffer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2009.09.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.751.0093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411778v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05048678v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Verdier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecorps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Naili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;a Toutounji" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04606305v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04449143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04320337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat C Mungan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Crettez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jamal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Frouville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carazo M&#233;ndez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02028912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN20012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-obidzinski" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7769-3795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521339v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deffains" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Doriat-Duban" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ferey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Obidzinski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-026-09870-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633113v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Oytana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2024.106211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034950v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chopard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2021.105977" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035073v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jite-2020-0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035094v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2018.12.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04035089v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/704215" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035143v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.129.0193" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aler/ahw015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589283v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01741712v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Helstroffer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-013-9383-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chappe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.236.0851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CD7T5X0R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035132v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2013.09.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447157v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Monheim-Helstroffer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2009.09.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447170v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.751.0093" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411778v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411766v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04570653v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Giraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-05048678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Verdier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lecorps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Naili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;a Toutounji" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486321v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04606305v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04449143v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04320337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat C Mungan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034974v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Crettez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04229266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879554v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141283v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170180v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jamal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Frouville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Carazo M&#233;ndez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02028912v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN20012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>