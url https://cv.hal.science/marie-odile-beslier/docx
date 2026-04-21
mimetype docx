--- v0 (2026-03-21)
+++ v1 (2026-04-21)
@@ -1598,295 +1598,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical evidence for a transform margin offshore Western Algeria: a witness of a subduction-transform edge propagator?,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of Messinian canyons and new seismic stratigraphic model, offshore Provence (SE France): Implications for the hydrographic network reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Badji</w:t>
+                <w:t xml:space="preserve">F. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Charvis</w:t>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bracène</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Badsi</w:t>
+                <w:t xml:space="preserve">J. Borgomano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu454⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.25-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362330v1</w:t>
+                <w:t xml:space="preserve">insu-01009592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Messinian canyons and new seismic stratigraphic model, offshore Provence (SE France): Implications for the hydrographic network reconstruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Tassy</w:t>
+                <w:t xml:space="preserve">Geophysical evidence for a transform margin offshore Western Algeria: a witness of a subduction-transform edge propagator?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fournier</w:t>
+                <w:t xml:space="preserve">R. Bracène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Munch</w:t>
+                <w:t xml:space="preserve">A. Galve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Borgomano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+                <w:t xml:space="preserve">M. Badsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57, pp.25-50. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 200 (2), pp.1029-1045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01009592v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of structural inheritance in oblique rifting: insights from analogue models and application to the Gulf of Aden</w:t>
               </w:r>
@@ -2268,441 +2268,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GROSMarin experiment: three dimensional crustal structure of the North Ligurian margin from refraction tomography and preliminary analysis of microseismic measurements</w:t>
+                <w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-X. Dessa</w:t>
+                <w:t xml:space="preserve">Françoise Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. H. Simon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.305⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.1263-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620551v1</w:t>
+                <w:t xml:space="preserve">hal-00593493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen Fracture Zone: The Arabia-India plate boundary unveiled</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The GROSMarin experiment: three dimensional crustal structure of the North Ligurian margin from refraction tomography and preliminary analysis of microseismic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-X. Dessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+                <w:t xml:space="preserve">S. H. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rodriguez</w:t>
+                <w:t xml:space="preserve">M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Huchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 302, pp.247-252. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (4), pp.305-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.12.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00577753v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t>
+                <w:t xml:space="preserve">Owen Fracture Zone: The Arabia-India plate boundary unveiled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Sage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+                <w:t xml:space="preserve">Mathieu Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 302, pp.247-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593493v1</w:t>
+                <w:t xml:space="preserve">hal-00577753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental break-up history of a deep magma-poor margin based on seismic reflection data (northeastern Gulf of Aden margin, offshore Oman)</w:t>
               </w:r>
@@ -2822,90 +2822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabia-Somalia plate kinematics, evolution of the Aden-Owen-Carlsberg triple junction, and opening of the Gulf of Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al-Kathiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3697,51 +3697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 160, pp.869-890. </w:t>
@@ -4055,51 +4055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4581,677 +4581,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les failles polygonales affleurantes du bassin de Grenade : un marqueur de la subsidence différentielle dans le bassin d'arrière–arc des Caraïbes</w:t>
+                <w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Gay</w:t>
+                <w:t xml:space="preserve">Albane Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crélia Padron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588051v1</w:t>
+                <w:t xml:space="preserve">hal-03560011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les failles polygonales affleurantes du bassin de Grenade : un marqueur de la subsidence différentielle dans le bassin d'arrière–arc des Caraïbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Canva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+                <w:t xml:space="preserve">Crélia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Schenini</w:t>
+                <w:t xml:space="preserve">Solène Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435817v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, on-line, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560136v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations génétiques entre la Ride d'Aves et le bassin arrière-arc de Grenade, Caraïbe orientale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Crelia Padron</w:t>
+                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588175v1</w:t>
+                <w:t xml:space="preserve">hal-03560136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'interprétation sismostratigraphique à travers l'arc des Petites Antilles à la compréhension des mouvements verticaux régionaux au cours du Cénozoïque</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+                <w:t xml:space="preserve">Relations génétiques entre la Ride d'Aves et le bassin arrière-arc de Grenade, Caraïbe orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587746v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Relations Between the Aves Ridge and the Grenada Back-Arc Basin, East Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5260,241 +5260,241 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fredeŕic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+                <w:t xml:space="preserve">Apport de l'interprétation sismostratigraphique à travers l'arc des Petites Antilles à la compréhension des mouvements verticaux régionaux au cours du Cénozoïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560011v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active North Ligurian domain: new geophysical insight from the SEFASILS cruise</w:t>
               </w:r>
@@ -5532,51 +5532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
@@ -6864,51 +6864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabia-India plate boundary unveiled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7404,51 +7404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8446,51 +8446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sokoutis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tirel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.09.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Theunissen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.12.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVD43CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afilhado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.331" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afilhado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Schnurle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.309" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badji" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badsi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01009592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50318" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577753v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460080v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Olivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18RZKVMF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002232" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier Mo." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Jy." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Pj." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boeuf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier M.-O." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill P.J." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rehault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484241v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badji" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8722;o. Beslier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huchon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280092v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodeti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121539v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier M.O." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bihan T." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruellan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier-De L&#233;pinay B." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383778v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E. Lallemand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416470v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leffondr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Medaouri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Bouyahiaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10682/2018MESSINV2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416264v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00594598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sokoutis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tirel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.09.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Theunissen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.12.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVD43CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afilhado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.331" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afilhado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Schnurle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.309" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01009592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362330v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badsi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50318" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577753v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460080v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Olivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18RZKVMF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002232" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier Mo." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Jy." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Pj." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boeuf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier M.-O." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill P.J." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rehault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484241v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badji" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8722;o. Beslier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huchon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280092v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodeti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121539v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier M.O." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bihan T." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruellan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier-De L&#233;pinay B." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383778v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E. Lallemand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416470v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leffondr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Medaouri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Bouyahiaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10682/2018MESSINV2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416264v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00594598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>