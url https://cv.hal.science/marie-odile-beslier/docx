--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide‐angle seismic, bathymetric and gravity data</w:t>
+                <w:t xml:space="preserve">Lost islands in the northern Lesser Antilles: possible milestones in the Cenozoic dispersal of terrestrial organisms between South-America and the Greater Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crelia Padron</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
+                <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217, pp.103617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB020472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118869v1</w:t>
+                <w:t xml:space="preserve">hal-03191176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost islands in the northern Lesser Antilles: possible milestones in the Cenozoic dispersal of terrestrial organisms between South-America and the Greater Antilles</w:t>
+                <w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Münch</w:t>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Philippon</w:t>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
+                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 217, pp.103617. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191176v1</w:t>
+                <w:t xml:space="preserve">hal-03118193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide‐angle seismic, bathymetric and gravity data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Garrocq</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020466. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118193v2</w:t>
+                <w:t xml:space="preserve">hal-03118869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t>
               </w:r>
@@ -681,51 +681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Karim Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Bracène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1095,64 +1095,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 187, pp.187-215. </w:t>
@@ -1598,295 +1598,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01365892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Messinian canyons and new seismic stratigraphic model, offshore Provence (SE France): Implications for the hydrographic network reconstruction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geophysical evidence for a transform margin offshore Western Algeria: a witness of a subduction-transform edge propagator?,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fournier</w:t>
+                <w:t xml:space="preserve">R. Badji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Munch</w:t>
+                <w:t xml:space="preserve">Philippe Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Borgomano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+                <w:t xml:space="preserve">R. Bracène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Badsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.05.001⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 200 (2), pp.1029-1045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01009592v1</w:t>
+                <w:t xml:space="preserve">hal-01362330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical evidence for a transform margin offshore Western Algeria: a witness of a subduction-transform edge propagator?,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Charvis</w:t>
+                <w:t xml:space="preserve">Discovery of Messinian canyons and new seismic stratigraphic model, offshore Provence (SE France): Implications for the hydrographic network reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bracène</w:t>
+                <w:t xml:space="preserve">F. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Galve</w:t>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Badsi</w:t>
+                <w:t xml:space="preserve">J. Borgomano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 200 (2), pp.1029-1045. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.25-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01362330v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01009592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of structural inheritance in oblique rifting: insights from analogue models and application to the Gulf of Aden</w:t>
               </w:r>
@@ -2019,51 +2019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphased tectonic evolution of the Central Algerian margin from combined wide-angle and reflection seismic data off Tipaza, Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2268,441 +2268,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t>
+                <w:t xml:space="preserve">The GROSMarin experiment: three dimensional crustal structure of the North Ligurian margin from refraction tomography and preliminary analysis of microseismic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Sage</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thinon</w:t>
+                <w:t xml:space="preserve">J.-X. Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+                <w:t xml:space="preserve">S. H. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 182 (4), pp.305-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00593493v1</w:t>
+                <w:t xml:space="preserve">hal-00620551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GROSMarin experiment: three dimensional crustal structure of the North Ligurian margin from refraction tomography and preliminary analysis of microseismic measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Owen Fracture Zone: The Arabia-India plate boundary unveiled</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. H. Simon</w:t>
+                <w:t xml:space="preserve">Marc Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lelievre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-O. Beslier</w:t>
+                <w:t xml:space="preserve">Mathieu Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Deschamps</w:t>
+                <w:t xml:space="preserve">Philippe Huchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 182 (4), pp.305-321. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 302, pp.247-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.182.4.305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620551v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00577753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Owen Fracture Zone: The Arabia-India plate boundary unveiled</w:t>
+                <w:t xml:space="preserve">Structure and evolution of a passive margin in a compressive environment: Example of the south-western AlpseLigurian basin junction during the Cenozoic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+                <w:t xml:space="preserve">Françoise Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rodriguez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.1263-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2011.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2010.12.027⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00577753v1</w:t>
+                <w:t xml:space="preserve">hal-00593493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental break-up history of a deep magma-poor margin based on seismic reflection data (northeastern Gulf of Aden margin, offshore Oman)</w:t>
               </w:r>
@@ -2822,90 +2822,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabia-Somalia plate kinematics, evolution of the Aden-Owen-Carlsberg triple junction, and opening of the Gulf of Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al-Kathiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3697,51 +3697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 160, pp.869-890. </w:t>
@@ -4055,51 +4055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4462,51 +4462,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction d'une croûte océanique hydratée aux Petites Antilles - Premiers resultats de la campagne oceanographique Manta-Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurhellen de Larocque Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4581,920 +4581,920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t>
+                <w:t xml:space="preserve">Les failles polygonales affleurantes du bassin de Grenade : un marqueur de la subsidence différentielle dans le bassin d'arrière–arc des Caraïbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Canva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+                <w:t xml:space="preserve">Aurélien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Schenini</w:t>
+                <w:t xml:space="preserve">Crélia Padron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560011v1</w:t>
+                <w:t xml:space="preserve">hal-03588051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les failles polygonales affleurantes du bassin de Grenade : un marqueur de la subsidence différentielle dans le bassin d'arrière–arc des Caraïbes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crélia Padron</w:t>
+                <w:t xml:space="preserve">Albane Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Meyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, on-line, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588051v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural inversion of the North Ligurian margin: results from the SEFASILS experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9759⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03435817v1</w:t>
+                <w:t xml:space="preserve">hal-03560136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Schenini</w:t>
+                <w:t xml:space="preserve">Relations génétiques entre la Ride d'Aves et le bassin arrière-arc de Grenade, Caraïbe orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560136v1</w:t>
+                <w:t xml:space="preserve">hal-03588175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations génétiques entre la Ride d'Aves et le bassin arrière-arc de Grenade, Caraïbe orientale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Apport de l'interprétation sismostratigraphique à travers l'arc des Petites Antilles à la compréhension des mouvements verticaux régionaux au cours du Cénozoïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Doligez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Marcaillou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Crelia Padron</w:t>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588175v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Relations Between the Aves Ridge and the Grenada Back-Arc Basin, East Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fredeŕic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'interprétation sismostratigraphique à travers l'arc des Petites Antilles à la compréhension des mouvements verticaux régionaux au cours du Cénozoïque</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélody Philippon</w:t>
+                <w:t xml:space="preserve">Structure du bassin Ligure : apport de l’exploitation conjointe des données OBS et MSC de la campagne SEFASILS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587746v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active North Ligurian domain: new geophysical insight from the SEFASILS cruise</w:t>
               </w:r>
@@ -5532,51 +5532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Canva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienna, Austria. </w:t>
@@ -5983,695 +5983,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogue models of oblique rifting: the role of structural inheritance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural inheritance, segmentation, and rift localization in the Gulf of Aden oblique rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.eGU2013-12734</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00853300v1</w:t>
+                <w:t xml:space="preserve">insu-00853597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural inheritance, segmentation, and rift localization in the Gulf of Aden oblique rift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analogue models of oblique rifting: the role of structural inheritance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Razin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8575</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.eGU2013-12734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00853597v1</w:t>
+                <w:t xml:space="preserve">insu-00853300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-continent transition and oceanic ridge structural evolution (eastern Gulf of Aden): Implications for rift to seafloor spreading processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continental breakup history of poor magmatic margins from seismic reflection and analogue modeling (oriental Gulf of Aden)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.−o. Beslier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Autin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Watremez</w:t>
+                <w:t xml:space="preserve">N. Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1837</w:t>
+              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460109v1</w:t>
+                <w:t xml:space="preserve">hal-00460103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental breakup history of poor magmatic margins from seismic reflection and analogue modeling (oriental Gulf of Aden)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution and segmentation of oblique rift in a cold lithosphere: Insights from analogue modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Autin</w:t>
+                <w:t xml:space="preserve">N. Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1836</w:t>
+              <w:t xml:space="preserve">European Geosciences Union EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-9120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460103v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and segmentation of oblique rift in a cold lithosphere: Insights from analogue modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Ocean-continent transition and oceanic ridge structural evolution (eastern Gulf of Aden): Implications for rift to seafloor spreading processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.−o. Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Husson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+                <w:t xml:space="preserve">L. Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-9120</w:t>
+              <w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460092v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How and when did a strong thinning occur in the Gulf of Aden? A discussion from field, geophysical data and analogue models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6739,51 +6739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental break-up history of conjugate poor magmatic margins from seismic reflection (oriental Gulf of Aden)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6864,51 +6864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabia-India plate boundary unveiled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6989,51 +6989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental break-up history of a poor magnetic margin from seismic reflection (NE Gulf of Aden margin, offshore Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7365,103 +7365,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide-angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
@@ -7499,103 +7499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the genetic relations between the Grenada Basin, the Aves Ridge, and the Lesser Antilles: a structural and stratigraphic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge E. Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
@@ -7762,90 +7762,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide-angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States. pp.Abstract T21F-0285, 2018</w:t>
@@ -8446,51 +8446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sokoutis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tirel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.09.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Theunissen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.12.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVD43CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afilhado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.331" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afilhado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Schnurle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.309" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01009592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362330v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badji" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badsi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu454" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50318" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577753v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460080v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Olivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18RZKVMF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002232" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier Mo." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Jy." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Pj." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boeuf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier M.-O." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill P.J." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rehault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484241v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badji" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8722;o. Beslier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huchon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280092v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodeti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121539v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier M.O." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bihan T." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruellan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier-De L&#233;pinay B." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383778v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E. Lallemand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416470v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leffondr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Medaouri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Bouyahiaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10682/2018MESSINV2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416264v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00594598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sokoutis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tirel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.09.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Theunissen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.12.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVD43CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afilhado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.331" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afilhado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Schnurle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.309" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badji" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badsi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01009592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50318" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577753v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460080v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Olivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18RZKVMF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002232" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier Mo." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Jy." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Pj." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boeuf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier M.-O." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill P.J." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rehault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484241v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badji" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460092v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460109v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8722;o. Beslier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huchon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280092v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodeti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121539v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier M.O." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bihan T." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruellan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier-De L&#233;pinay B." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383778v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E. Lallemand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416470v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leffondr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Medaouri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Bouyahiaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10682/2018MESSINV2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416264v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00594598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>