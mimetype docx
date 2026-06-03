--- v2 (2026-05-12)
+++ v3 (2026-06-03)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost islands in the northern Lesser Antilles: possible milestones in the Cenozoic dispersal of terrestrial organisms between South-America and the Greater Antilles</w:t>
+                <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide‐angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Münch</w:t>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Philippon</w:t>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
+                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 217, pp.103617. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191176v1</w:t>
+                <w:t xml:space="preserve">hal-03118869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t>
+                <w:t xml:space="preserve">Lost islands in the northern Lesser Antilles: possible milestones in the Cenozoic dispersal of terrestrial organisms between South-America and the Greater Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Garrocq</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+                <w:t xml:space="preserve">Mélody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
+                <w:t xml:space="preserve">Marcelle Boudagher-Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crelia Padron</w:t>
+                <w:t xml:space="preserve">Frédéric Quillévéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020466. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217, pp.103617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118193v2</w:t>
+                <w:t xml:space="preserve">hal-03191176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide‐angle seismic, bathymetric and gravity data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Genetic relations between the Aves Ridge and the Grenada back‐arc Basin, East Caribbean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 126 (2), pp.e2020JB020466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JB020472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JB020466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118869v1</w:t>
+                <w:t xml:space="preserve">hal-03118193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Exploration of the Deep Structure and Seismogenic Faults in the Ligurian Sea by Joint Multi Channel and Ocean Bottom Seismic Acquisitions: Preliminary Results of the SEFASILS Cruise</w:t>
               </w:r>
@@ -681,51 +681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Karim Yelles-Chaouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Bracène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1095,64 +1095,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 187, pp.187-215. </w:t>
@@ -2019,51 +2019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphased tectonic evolution of the Central Algerian margin from combined wide-angle and reflection seismic data off Tipaza, Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4462,51 +4462,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subduction d'une croûte océanique hydratée aux Petites Antilles - Premiers resultats de la campagne oceanographique Manta-Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurhellen de Larocque Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,64 +4626,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crélia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -4840,277 +4840,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Schenini</w:t>
+                <w:t xml:space="preserve">Relations génétiques entre la Ride d'Aves et le bassin arrière-arc de Grenade, Caraïbe orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Garrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Marcaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560136v1</w:t>
+                <w:t xml:space="preserve">hal-03588175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations génétiques entre la Ride d'Aves et le bassin arrière-arc de Grenade, Caraïbe orientale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Crelia Padron</w:t>
+                <w:t xml:space="preserve">Results from the SEFASILS Experiment: Evidence for Mantle Exhumation in the Ligurian basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Canva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Dessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Ribodetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Schenini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU Fall meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Nouvelle-Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588175v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'interprétation sismostratigraphique à travers l'arc des Petites Antilles à la compréhension des mouvements verticaux régionaux au cours du Cénozoïque</w:t>
               </w:r>
@@ -5122,64 +5122,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Cornee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5221,103 +5221,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Relations Between the Aves Ridge and the Grenada Back-Arc Basin, East Caribbean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fredeŕic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
@@ -5983,695 +5983,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural inheritance, segmentation, and rift localization in the Gulf of Aden oblique rift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analogue models of oblique rifting: the role of structural inheritance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Razin</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8575</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.eGU2013-12734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00853597v1</w:t>
+                <w:t xml:space="preserve">insu-00853300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogue models of oblique rifting: the role of structural inheritance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural inheritance, segmentation, and rift localization in the Gulf of Aden oblique rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Beslier</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Razin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.eGU2013-12734</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-8575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00853300v1</w:t>
+                <w:t xml:space="preserve">insu-00853597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental breakup history of poor magmatic margins from seismic reflection and analogue modeling (oriental Gulf of Aden)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocean-continent transition and oceanic ridge structural evolution (eastern Gulf of Aden): Implications for rift to seafloor spreading processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M.−o. Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Bellahsen</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1836</w:t>
+              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1837</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460103v1</w:t>
+                <w:t xml:space="preserve">hal-00460109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution and segmentation of oblique rift in a cold lithosphere: Insights from analogue modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Continental breakup history of poor magmatic margins from seismic reflection and analogue modeling (oriental Gulf of Aden)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Beslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bellahsen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-9120</w:t>
+              <w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460092v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-continent transition and oceanic ridge structural evolution (eastern Gulf of Aden): Implications for rift to seafloor spreading processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+                <w:t xml:space="preserve">Evolution and segmentation of oblique rift in a cold lithosphere: Insights from analogue modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Autin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Beslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos Transactions of American Geophysical Union, Fall Meeting Suppl.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, United States. pp.Abstract T31C-1837</w:t>
+              <w:t xml:space="preserve">European Geosciences Union EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienna, Austria. pp.EGU2009-9120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00460109v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How and when did a strong thinning occur in the Gulf of Aden? A discussion from field, geophysical data and analogue models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6739,51 +6739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental break-up history of conjugate poor magmatic margins from seismic reflection (oriental Gulf of Aden)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6989,51 +6989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental break-up history of a poor magnetic margin from seismic reflection (NE Gulf of Aden margin, offshore Oman)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Autin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7365,103 +7365,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide-angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
@@ -7499,103 +7499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the genetic relations between the Grenada Basin, the Aves Ridge, and the Lesser Antilles: a structural and stratigraphic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge E. Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crelia Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
@@ -7762,90 +7762,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep structure of the Grenada Basin from wide-angle seismic, bathymetric and gravity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.E. Padron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frauke Klingelhoefer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Garrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Marcaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States. pp.Abstract T21F-0285, 2018</w:t>
@@ -8446,51 +8446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sokoutis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tirel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.09.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Theunissen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.12.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVD43CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afilhado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.331" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afilhado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Schnurle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.309" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badji" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badsi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01009592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50318" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577753v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460080v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Olivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18RZKVMF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002232" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier Mo." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Jy." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Pj." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boeuf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier M.-O." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill P.J." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rehault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484241v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badji" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460092v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460109v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8722;o. Beslier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huchon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280092v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodeti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121539v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier M.O." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bihan T." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruellan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier-De L&#233;pinay B." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383778v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E. Lallemand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416470v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leffondr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Medaouri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Bouyahiaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10682/2018MESSINV2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416264v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00594598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crelia Padron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Marcaillou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Philippon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Boudagher-Fadel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Quill&#233;v&#233;r&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118193v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Garrocq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB020466" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524420v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Dessa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Beslier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schenini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Corradi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10030108" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik A&#239;di" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Karim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.01.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610186v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Sokoutis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tirel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gueydan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van den Driessche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.09.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fournier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.187.4-5.187" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bethoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Theunissen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Beslier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.12.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGVD43CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afilhado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aslanian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schn&#252;rle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klingelhoefer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.331" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365892v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Afilhado" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Schnurle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.4-5.309" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362330v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Badji" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brac&#232;ne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badsi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01009592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borgomano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.05.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Autin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.05.041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Graindorge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schnurle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50318" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Razin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12517-011-0475-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-X. Dessa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H. Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lelievre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.182.4.305" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577753v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.12.027" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00593493v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sage" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2011.03.012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0J51P97G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847721v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04424.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498087v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Kathiri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006257" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7B3V7HWZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847799v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;odile Beslier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010TC002671" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504866v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucazeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002963" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E4C9453F317CB1E595D06DD35D48E84CF6E0319A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460080v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gailler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Olivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.07.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18RZKVMF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407859v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;thoux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chery" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007TC002232" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111079v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Maia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patriat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2006.02950.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112556v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02524.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier Mo." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royer Jy." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill Pj." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boeuf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Hill" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gente" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2004.00550.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0H46VC53-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119126v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier M.-O." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hill P.J." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406718v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rollet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rehault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001TC900027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05269891v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurhellen de Larocque Latour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Klein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcaillou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laigle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588051v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;lia Padron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435817v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Canva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ribodetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9759" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587746v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Doligez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Lebrun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360725v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frede&#341;ic Lebrun" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10993" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560011v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525588v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10047" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381960v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381967v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bachir Miguil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Operto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484241v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Sage" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badji" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853300v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853597v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8722;o. Beslier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watremez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460103v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bellahsen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Husson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460106v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodetti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460110v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huchon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280092v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ribodeti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121539v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beslier M.O." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bihan T." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;raud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127086v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruellan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercier-De L&#233;pinay B." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sosson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360723v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11712" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383778v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge E. Lallemand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416470v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leffondr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Medaouri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Padron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Bouyahiaoui" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abtout" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10682/2018MESSINV2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416264v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00594598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>