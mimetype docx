--- v0 (2026-03-29)
+++ v1 (2026-05-22)
@@ -1173,307 +1173,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent nanodiamonds as a relevant tag for the assessment of alum adjuvant particle biodisposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly delayed systemic translocation of aluminum-based adjuvant in CD1 mice following intramuscular injections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Crépeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housam Eidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vandana Joshi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni T. Tzavara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12916-015-0388-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152, pp.199-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2015.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183373v1</w:t>
+                <w:t xml:space="preserve">hal-02292714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly delayed systemic translocation of aluminum-based adjuvant in CD1 mice following intramuscular injections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescent nanodiamonds as a relevant tag for the assessment of alum adjuvant particle biodisposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housam Eidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Crépeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Giros</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinorgbio.2015.07.004⟩</w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (144), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12916-015-0388-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02292714v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the neurotoxic effects of aluminum hydroxide vaccine adjuvant injections in mice</w:t>
               </w:r>
@@ -1599,303 +1599,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Basis for the Association of MAP6 Protein with Microtubules and Its Regulation by Calmodulin</w:t>
+                <w:t xml:space="preserve">Hyperbranched polyglycerol modified fluorescent nanodiamond for biomedical research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+                <w:t xml:space="preserve">Jean-Paul Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housam Eidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Savarin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick A. Curmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.457267⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2013.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00858655v1</w:t>
+                <w:t xml:space="preserve">hal-02299234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperbranched polyglycerol modified fluorescent nanodiamond for biomedical research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Basis for the Association of MAP6 Protein with Microtubules and Its Regulation by Calmodulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Savarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Boudou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Housam Eidi</w:t>
+                <w:t xml:space="preserve">Pierre Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick A. Curmi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2013.06.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (34), pp.24910-24922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.457267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02299234v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00858655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to DNA bending by polyamines and its implication in DNA condensation</w:t>
               </w:r>
@@ -2871,51 +2871,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorna Akbarzadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Calder&#243;n de la Rosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanine Modjtahedi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04484160v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidaa Badran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Grare" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Achour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2024.127394" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215893v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Angrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.06.064" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02174463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawqi Alawdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeldin El-Denshary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Safar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-9762-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02299187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baba-Amer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni T. Tzavara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.11.018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2016.07.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0388-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292714v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.07.004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDHPFL17-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Heidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Tzavara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.06.643" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSP327S9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00858655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hamon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.457267" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02299234v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.06.019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LBL5MW0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landousy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0025-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HX5JD5Z7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053387y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJQ6JZW5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-004-0443-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BK0CSK66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Jeusset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026942u" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7MN8CM4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065312v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-3495(03)74673-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991INPL086N" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorna Akbarzadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Calder&#243;n de la Rosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanine Modjtahedi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789070v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04484160v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghidaa Badran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Grare" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Achour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtemb.2024.127394" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215893v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Angrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Cr&#233;peaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2022.06.064" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02174463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawqi Alawdi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezzeldin El-Denshary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Safar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Eidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-016-9762-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02299187v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Baba-Amer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni T. Tzavara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2016.11.018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183778v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giros" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2016.07.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02292714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.07.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDHPFL17-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01183373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Henry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0388-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Housam Heidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Tzavara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2014.06.643" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSP327S9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02299234v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.06.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LBL5MW0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00858655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Savarin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Hamon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.457267" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065301v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Landousy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Hamon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sorel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-005-0025-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HX5JD5Z7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065293v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la053387y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-TJQ6JZW5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-004-0443-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BK0CSK66-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Jeusset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la026942u" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7MN8CM4P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065312v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-3495(03)74673-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751038v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991INPL086N" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>