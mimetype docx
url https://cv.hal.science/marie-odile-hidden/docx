--- v0 (2026-03-21)
+++ v1 (2026-05-08)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0000-2812-1187</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">133772632</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -242,166 +263,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfant et les langues. Repères et démarches pour l'enseignant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malory Leclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hachette FLE, 2024, Collection F, Gérard Vigner</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hachette, pp.159, 2013, Collection "F", Gérard Vigner, 978-2-01-155968-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -411,124 +432,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reformulation : un lieu d’articulation entre la linguistique et la didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Busquets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariella Causa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 207 (3), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -538,1139 +559,1139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports et défis de la collaboration lors d'une tâche de reformulation à l'écrit en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Utopies et enseignement du français, 229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reformulation comme vecteur de développement de la littératie : le cas des apprenants adultes de (français) langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 207 (3), pp.335-350. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.207.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littératie numérique et expertise distribuée : inscription et révision lors d’une écriture collaborative en présentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Portine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Littératie numérique et didactique des langues et des cultures, 63, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lidil.8913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des pratiques collaboratives rédactionnelles en (français) langue étrangère à l’appropriation individuelle de l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Portine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Enseigner et apprendre à écrire en français langue étrangère : modèles théoriques, perspectives critiques et appropriations, 76, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrit et méthode directe d’enseignement des langues : des innovations pédagogiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents pour l'histoire du français langue étrangère et seconde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La méthode directe d'enseignement des langues, 64-65, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dhfles.7471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apprenant en FLE confronté à la polyphonie textuelle : littéracie, discours, grammaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">« La formation de formateurs dans les centres de l’ADCUEFE »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Portine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56</w:t>
+              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725098v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La formation de formateurs dans les centres de l’ADCUEFE »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'apprenant en FLE confronté à la polyphonie textuelle : littéracie, discours, grammaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Portine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496755v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche interculturelle des genres discursifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Variabilité culturelle des genres et enseignement de la production écrite en langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synergies Pays germanophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve"> Buletinul Stiintific Academia de Studii Economice di Bucuresti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.117-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790486v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité culturelle des genres et enseignement de la production écrite en langue étrangère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pour une approche interculturelle des genres discursifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Buletinul Stiintific Academia de Studii Economice di Bucuresti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 6, pp.117-124</w:t>
+              <w:t xml:space="preserve">Synergies Pays germanophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850325v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rédiger un texte &amp;quot;argumenté&amp;quot; en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à rédiger un texte en L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquisition et Interaction en Langue Etrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27, pp.109--122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPRENDRE À RÉDIGER UN TEXTE EN FRANÇAIS L2 Analyse longitudinale de copies d’apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acquisition et Interaction en Langue Etrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité culturelle et didactique de l'écrit : une enquête auprès d'apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">, 2006, Didactiques et convergences des langues et des cultures, 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496824v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité culturelle et didactique de l'écrit : une enquête auprès d'apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Didactiques et convergences des langues et des cultures, 51</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440123v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autocorrection des malformations textuelles : travail sur l'anaphore en didactique de l'écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1680,1180 +1701,1180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudiants en exil : spécificités des besoins et entraînement à la prise de notes en langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologies et pratiques des classes multilingues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, A paraître, Didactique des langues et plurilinguisme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils didactiques et gestion interactionnelle de l’erreur en classe de CE1 bilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Ferrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Uribe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Malory Leclère; Hélène Josse; Marie Leroy-Collombel; Laura Uribe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des outils didactiques au coeur de la classe de langues, de l'école maternelle à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Lambert Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-940817-11-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels supports d’enseignement en classe de français pour enfants ? Au-delà des manuels, une dimension mal connue de l’action enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
+                <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Ferrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leclère M.; Narcy-Combes J.-P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner les langues aux enfants en contexte scolaire : diversité des approches et outils d’enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Série Langues et perspectives didactiques, 978-2-36013-240-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche contrastive d'un texte argumentatif en classe français langue étrangère : une démarche interculturelle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delorme, V., Bretegnier, A. &amp; Nicolas, L. (eds.). L’interculturel » dans l’enseignement supérieur : enjeux, conceptions, pratiques et dispositifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Archives Contemporaines, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduites d'étayage dans une séquence de grammaire en UPE2A : les outils didactiques au coeur de la multimodalité des pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
+                <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Uribe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allophonie. Inclusion et langues des enfants migrants à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, 2020, 978-2-35935-300-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduites d'étayage dans une séquence de grammaire en UPE2A : les outils didactiques au coeur de la multimodalité des pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leclère Malory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uribe Laura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Azaoui Brahim, Chnane-Davin Fa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allophonie. Inclusion et langues des enfants migrants à l'école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert Lucas, 2019, Didactique des langues maternelles et étrangères</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l’écrit dans la méthode structuro-globale audiovisuelle (SGAV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legenda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The History of Language Learning and Teaching, Volume II : 19th-20th Century Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2018, 19th-20th Century Europe, 9781781886991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponctuer en langue étrangère : un savoir-faire à enseigner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Portine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le français écrit au siècle du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ponctuation en langue étrangère peut-elle devenir un objet d'apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Victoria Alday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Portine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baoqing Shao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ponctuation à l'aube du XXIe siècle. Perspectives historiques et usages contemporains.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards des enseignants sur l'enseignement de la production écrite en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complexité, diversité et spécificité : Pratiques didactiques en contexte.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective interculturelle sur les genres universitaires : analyse discursive de textes rédigés en langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Defays et Annick Englebert et Marie-Christine Pollet et Laurence Rosier et Francine Thyrion; Jean-Marc Defays et Annick Englebert et Marie-Christine Pollet et Laurence Rosier et Francine Thyrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acteurs et contextes des discours universitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des pratiques d’écriture d’un pays à l’autre : du rôle de la culture éducative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction identitaire et altérité en didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01845966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des traditions rhétoriques : qu’en disent les scripteurs ? Une étude de cas en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives inter-culturelles et inter-linguistiques sur le discours académique volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2863,1732 +2884,1732 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plurilingual approach to note-taking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridging Voices in plurilingual Education : Policies, Research, and practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, projet européen PEP (Promouvoir l'éducation plurilingue) et l'Università degli Studi Roma Tre, Oct 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner la prise de notes en langue étrangère : quelles stratégies ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une approche plurilingue de la prise de notes en langue étrangère ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accompagner l'écrit dans le supérieur : formation, évaluation, certification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Quelles approches de la langue pour quelles didactiques des discours dans l’enseignement supérieur ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherche LUDDES (Littéracies universitaires et didactique des discours de l'enseignement supérieur, Oct 2025, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140124v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche plurilingue de la prise de notes en langue étrangère ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Accompagner la prise de notes en langue étrangère : quelles stratégies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles approches de la langue pour quelles didactiques des discours dans l’enseignement supérieur ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de recherche LUDDES (Littéracies universitaires et didactique des discours de l'enseignement supérieur, Oct 2025, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Accompagner l'écrit dans le supérieur : formation, évaluation, certification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429229v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des erreurs lors d’une tâche collaborative de reformulation en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« L’erreur linguistique en phraséologie et parémiologie », Xème Congrès International de phraséologie et parémiologie – Phrasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Associazione Italiana di Fraseologia e Paremiologia – PHRASIS et Dipartimento di Scienze Politiche Università degli Studi Roma Tre, Sep 2024, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Reformulation and Writing in French as a Foreign Language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Accueil des étudiants en exil : zoom sur le DU « Passerelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress WRAB 2023, Writing Research Across Borders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trondheim, Feb 2023, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">« Enjeux de vulnérabilités en contextes plurilingues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Sep 2023, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177298v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrants et étudiants : complexité des dispositifs et enseignement-apprentissage du français sur objectif universitaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Collaborative Reformulation and Writing in French as a Foreign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry-Montpellier 3, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Congress WRAB 2023, Writing Research Across Borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trondheim, Feb 2023, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443639v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueil des étudiants en exil : zoom sur le DU « Passerelle »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Migrants et étudiants : complexité des dispositifs et enseignement-apprentissage du français sur objectif universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Enjeux de vulnérabilités en contextes plurilingues »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Sep 2023, Pessac, France</w:t>
+              <w:t xml:space="preserve">« Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry-Montpellier 3, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445793v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-réalisation des tâches lors d’une écriture collaborative médiée par le numérique, en présence et à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et enseignement des langues en environnement numérique, 6ème congrès international franco-espagnol E-GRAPHELES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Politècnica de Valènca (Espagne), Oct 2022, Valencia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils didactiques et gestion interactionnelle de l’erreur en classe de langue pour enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Corny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Uribe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plurifonctionnalité des outils didactiques dans le processus d’enseignement-apprentissage. Analyse croisée de données de classe de français et d’anglais en contexte scolaire et universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles conceptions de l’écrit dans la Méthode directe d’enseignement des langues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthode directe d’enseignement des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Granada, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils pour l’enseignement en UPE2A ? Des préconisations pédagogiques à l’analyse de pratiques de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
+                <w:t xml:space="preserve">Malory Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mendonça Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evascol « Ecole, migrations, itinérance : regards croisés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La révision de texte vue par des apprenants de français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE d’Aquitaine-université de Bordeaux, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la production écrite dans les méthodologies d’enseignement du français langue étrangère (1800-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connecting Cultures ? An international Conference on the History of Teaching and Learning Second/Foreign Languages, 1500-2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Nottingham (United Kingdom), Jul 2014, Nottingham (GB), Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Writing Traditions in Use in France : Description of an Argumentative Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on College Composition and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards des enseignants sur la place et les modalités d’enseignement de la production écrite en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages-Cultures-Sociétés : interrogations didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 3 – Sorbonne Nouvelle-DILTEC (EA 2288), Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique textuelle et élaboration d’un récit en français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La navigation textuelle : de la lecture à l’écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Limerick, Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à écrire en français dans un contexte multilingue et multiculturel : le cas de l’argumentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre et enseigner une langue dans un contexte multiculturel et multilingue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American University of Paris, Oct 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des progressions d’apprentissage à la recherche en didactique des langues : un exemple concernant l’enseignement de l’argumentation écrite en français langue étrangère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La variabilité culturelle des pratiques d'écriture dépend-elle du type de texte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en acquisition et en didactique des langues étrangères et secondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">IXèmes Rencontres Jeunes Chercheurs de l'Ecole Doctorale 268 "Langage et Langues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850935v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité culturelle des pratiques d'écriture dépend-elle du type de texte ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’apport des progressions d’apprentissage à la recherche en didactique des langues : un exemple concernant l’enseignement de l’argumentation écrite en français langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXèmes Rencontres Jeunes Chercheurs de l'Ecole Doctorale 268 "Langage et Langues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Recherches en acquisition et en didactique des langues étrangères et secondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850937v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le défi de la ponctuation dans l’apprentissage de l’écriture en L2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La révision de texte en FLE :quel rôle ? quelles modalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Apprentissage de l’écrit : diversité des langues, singularité des troubles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Writing research across borders conference (WRAB) : Paris 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422379v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La révision de texte en FLE :quel rôle ? quelles modalités ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le défi de la ponctuation dans l’apprentissage de l’écriture en L2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Victoria Alday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gabriela Dascalakis-Labrèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Portine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoqing Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing research across borders conference (WRAB) : Paris 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Nanterre (92), France</w:t>
+              <w:t xml:space="preserve">« Apprentissage de l’écrit : diversité des langues, singularité des troubles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442227v1</w:t>
+                <w:t xml:space="preserve">hal-02422379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à réviser son texte en langue étrangère : les effets d’une révision guidée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Rencontre sur l’enseignement des langues : l’enseignement-apprentissage de l’écrit : état des lieux, Université du Québec à Montréal (UQAM), Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4598,153 +4619,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner à rédiger en français (langue seconde) : quelles pratiques de classe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production écrite, entre analyses théoriques et pratiques de classe : quelles articulations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4754,114 +4775,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité culturelle des genres et didactique de la production écrite : Analyse longitudinale de textes narratifs et argumentatifs rédigés par des apprenants de français langue étrangère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Sorbonne Nouvelle - Paris 3, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01845844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4929,51 +4950,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A130B344"/>
+    <w:nsid w:val="6B5F3EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5077,51 +5098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="34F38F2C"/>
+    <w:nsid w:val="8C54F919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5311,51 +5332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-odile-hidden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2812-1187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265187v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177272v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.207.0083" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8913" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1292" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.7471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725098v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496824v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847812v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Avram" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301450v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uribe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/des-outils-didactiques-au-coeur-de-la-classe-de-langues/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496731v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecl&#232;re Malory" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uribe Laura" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Alday" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoqing Shao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789413v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841353v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429219v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140124v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429229v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847882v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177298v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177289v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03879270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496776v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442649v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442716v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496813v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443424v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850969v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Dascalakis-Labr&#232;ze" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01845844v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-odile-hidden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2812-1187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133772632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.207.0083" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8913" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.7471" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Avram" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uribe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/des-outils-didactiques-au-coeur-de-la-classe-de-langues/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecl&#232;re Malory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uribe Laura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Alday" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoqing Shao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429229v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847882v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443639v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03879270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443424v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Dascalakis-Labr&#232;ze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01845844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>