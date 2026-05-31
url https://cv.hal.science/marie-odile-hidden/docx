--- v1 (2026-05-08)
+++ v2 (2026-05-31)
@@ -1497,138 +1497,138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Didactiques et convergences des langues et des cultures, 51</w:t>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440123v1</w:t>
+                <w:t xml:space="preserve">hal-02496824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité culturelle et didactique de l'écrit : une enquête auprès d'apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006</w:t>
+              <w:t xml:space="preserve">, 2006, Didactiques et convergences des langues et des cultures, 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496824v1</w:t>
+                <w:t xml:space="preserve">hal-04440123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autocorrection des malformations textuelles : travail sur l'anaphore en didactique de l'écrit</w:t>
               </w:r>
@@ -3168,96 +3168,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueil des étudiants en exil : zoom sur le DU « Passerelle »</w:t>
+                <w:t xml:space="preserve">Migrants et étudiants : complexité des dispositifs et enseignement-apprentissage du français sur objectif universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Enjeux de vulnérabilités en contextes plurilingues »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Sep 2023, Pessac, France</w:t>
+              <w:t xml:space="preserve">« Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry-Montpellier 3, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445793v1</w:t>
+                <w:t xml:space="preserve">hal-04443639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Reformulation and Writing in French as a Foreign Language</w:t>
               </w:r>
@@ -3306,109 +3319,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrants et étudiants : complexité des dispositifs et enseignement-apprentissage du français sur objectif universitaire</w:t>
+                <w:t xml:space="preserve">Accueil des étudiants en exil : zoom sur le DU « Passerelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Avram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Plurilinguisme, enseignement-apprentissage, complexité et intégrité : perspectives épistémologiques, didactiques et politiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry-Montpellier 3, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">« Enjeux de vulnérabilités en contextes plurilingues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Sep 2023, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443639v1</w:t>
+                <w:t xml:space="preserve">hal-04445793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La co-réalisation des tâches lors d’une écriture collaborative médiée par le numérique, en présence et à distance</w:t>
               </w:r>
@@ -4130,165 +4130,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité culturelle des pratiques d'écriture dépend-elle du type de texte ?</w:t>
+                <w:t xml:space="preserve">L’apport des progressions d’apprentissage à la recherche en didactique des langues : un exemple concernant l’enseignement de l’argumentation écrite en français langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXèmes Rencontres Jeunes Chercheurs de l'Ecole Doctorale 268 "Langage et Langues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Recherches en acquisition et en didactique des langues étrangères et secondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850937v1</w:t>
+                <w:t xml:space="preserve">hal-01850935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport des progressions d’apprentissage à la recherche en didactique des langues : un exemple concernant l’enseignement de l’argumentation écrite en français langue étrangère</w:t>
+                <w:t xml:space="preserve">La variabilité culturelle des pratiques d'écriture dépend-elle du type de texte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Hidden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en acquisition et en didactique des langues étrangères et secondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">IXèmes Rencontres Jeunes Chercheurs de l'Ecole Doctorale 268 "Langage et Langues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850935v1</w:t>
+                <w:t xml:space="preserve">hal-01850937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4950,51 +4950,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B5F3EA3"/>
+    <w:nsid w:val="6EDE0040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5098,51 +5098,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8C54F919"/>
+    <w:nsid w:val="66972844"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5332,51 +5332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-odile-hidden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2812-1187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133772632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.207.0083" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8913" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.7471" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496824v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Avram" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uribe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/des-outils-didactiques-au-coeur-de-la-classe-de-langues/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecl&#232;re Malory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uribe Laura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Alday" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoqing Shao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429229v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847882v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443639v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03879270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443424v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Dascalakis-Labr&#232;ze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01845844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-odile-hidden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-2812-1187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133772632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Hidden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265187v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177280v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Busquets" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariella Causa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140062v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.207.0083" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431336v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.8913" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dhfles.7471" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496755v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638349v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840935v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496824v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847812v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Avram" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04301450v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corny" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Ferrec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Uribe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/des-outils-didactiques-au-coeur-de-la-classe-de-langues/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496731v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522717v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecl&#232;re Malory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uribe Laura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788898v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Alday" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoqing Shao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789413v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429229v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847882v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177289v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03879270v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496776v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mendon&#231;a Dias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442649v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442716v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496813v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443424v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850969v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442227v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422379v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gabriela Dascalakis-Labr&#232;ze" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445921v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445874v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01845844v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>