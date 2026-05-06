--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Odile Nozières-Petit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-odile-nozieres-petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8081-9662</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité dans les systèmes pastoraux : perceptions et pratiques de gestion d’éleveurs ovins du sud de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Rico Lenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Salpeteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 79, pp.37957. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing: driving changes in livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Square - Preprint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 21p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-8428281/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on pastoralism in France: state of knowledge and current issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35, pp.4. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2025040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological engagement among beginning livestock farmers’ farms in France: a marginal but emerging trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1624405. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2025.1624405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse de la transition agroécologique à l'échelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in the agri-food sector: A long process of convergence towards a new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrini Marie-Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100_GB, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail en circuits courts, à la recherche d'équilibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Fagon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morizot-Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.398-420. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique à l'échelle sectorielle : un long processus de convergence vers un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux des connaissances et questions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.37. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2025036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’installation en élevage en France : enjeux et agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (3), pp.7527. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.3.7527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité aux marges de la spécialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a superior quality sign guarantee the quality of lamb meat? The Label Rouge case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (10), pp.101312. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors leading to differences in the internal structures of French agricultural quality groups: A typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bardenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.5-26. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48416/ijsaf.v30i2.542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et mettre en marché des produits animaux issus de l’agriculture biologique : un moteur pour la transition vers l’agroécologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7631. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the ecosystem services concept relevant to capture the multiple benefits from farming systems using livestock biodiversity? A framework proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (8), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46265/genresj.MRBT4299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of local breeds is not only a biological question: Illustration with four French Mediterranean sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Perucho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozières-Petit Marie-Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesigning systems production toward agro-ecological transition: is organic conversion a favorable way in a strong sociotechnical system? The case of ewe’s milk breeders in south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozières-Petit Marie-Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (8), pp.1224-1248. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2022.2106010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which dimensions of livestock farming systems shape social interactions around a farm? The case of two farms valorizing animal domestic biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (7), pp.1075-1086. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2022.2092578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage pastoral aujourd’hui en France, un atout pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2022.70999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage territorial de la filière viande ovine en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste. Analyses &amp; Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment models and entrypaths for livestock farming in pastoral regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Couzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key features of modern pastoral farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : 5 ans de travaux au sein de l’UMT Elevages Pastoraux en territoires méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Launay F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of Lamb Heterogeneity is a Tool for Farmers’ Marketing Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11020551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France's Organisme de Défense et de Gestion: A Model for Farmer Collective Action Through Standard Development and Brand Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bardenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp H. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of food law policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.Article 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of agroecological practices on agropastoral dairy farms in the face of changing demand from dairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.163-183. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.18645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing shots: has the possibility of shooting wolves been lacking for 20 years in France’s livestock protection measures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (6), pp.401-413. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RJ20046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la diversité animale dans les systèmes d’élevage : laquelle, comment et pour quels bénéfices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.263-280. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des contributions des systèmes d’élevage de races locales. Les points de vue des éleveurs de trois races ovines méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), 8 p. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les diverses formes de valorisation des races locales interagissent avec leur conservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et loups en France : historique, bilan et pistes de solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (5), pp.465-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scénarios de futurs possibles pour des systèmes d’élevage pastoraux méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Aussibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.309-325. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462286181269462E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'UMT &amp;quot;Élevages pastoraux en territoires méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'élevage ovin des Cévennes viganaises. Évolution des produits commercialisés et des circuits de vente depuis 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causses et Cévennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120-4, pp.304-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes alimentaires et manques à produire dans la filière viande ovine et caprine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.201-214. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622745498021023E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches qualité et pastoralisme en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Peglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (2), pp.Online. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de la directive européenne sur l’expérimentation animale : qu’en est-il pour la recherche agronomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The herd, a source of flexibility for livestock farming systems faced with uncertainties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (9), pp.1442-1457. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111000486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laine, transferts de fertilite, lait et viande: evolution des produits de l'elevage ovin dans les systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de croissance de boeufs Maraîchins élevés dans un système valorisant les prairies de marais : effet de la race et du mode d'hivernage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197, pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition méthodologique pour caractériser les performances des parcelles d'une exploitation par la production de viande au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 198, pp.227-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur azotée des fourrages. Nouvelles estimations de la dégradabilité des protéines dans le rumen et de la digestibilité réelle des protéines alimentaires dans l'intestin grêle : conséquences sur les valeurs PDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (2), pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un guide réflexif pour la construction de démarche d’innovation collective dans les filières agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agroécologie, innovations, territoires (INRAE AGIR). 2026, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de conduite en élevage ovin dans un territoire soumis depuis 10 ans à la prédation par des loups et classé en Zone Difficilement Protégeable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Debacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Agro Montpellier; INRAE. 2025, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture Biologique : les enjeux de la structuration de filières territorialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 3, INRAE; Institut Agro Montpelier; Région Occitanie. 2023, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’impacts de la mise en place des mesures de protection des troupeaux contre les prédateurs sur les élevages de ruminants du département des Pyrénées-Atlantiques. Volet 2 - Impacts sur les systèmes d’élevage (Rapport de synthèse).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Laphitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques laitières en Haute-Savoie. L'AOP Reblochon au service du développement du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques laitières en Haute-Savoie. L'AOP Reblochon au service du développement du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier Supagro; Confédération Paysanne de Haute-Savoie. 2018, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption des moyens de protection des troupeaux sur le territoire des Grands Causses permettrait-elle aux systèmes d’élevage ovins de rester viables face à l’arrivée des loups ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Préfecture de l'Aveyron. 2017, 220 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation agricole en perspective dans les recherches du département Sciences pour l’Action et le Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2015, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Servière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of herd functional diversity on Mediterranean agropastoral dairy systems’ performance in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. Wageningen Academic Publishers, 39, pp.409, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding goals and more: the multiple links between livestock farming systems and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Boyle, Massimo De Marchi, Rhys Evans, Laura Gasco, Georgia Hadjipavlou, David Kenny, Michael Lee, Jarissa Maselyne, Filippo Miglior, Sam Millet, Luciano Pinotti, Hans Spoolder (Secretary), Sam de Campeneere (Chair). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. EAAP, pp.476, Book of abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad quality and multifunctionality: past and present insights from agropastoral meat systems in the South-East of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctionality of livestock grazing systems, a lever to envision its possible futures. Pre-congress Worskop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Adelaide, Australia. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the genetic resource in the creation and implementation of the settlement project in Mediterranean pastoral sheep breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Verdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de méthodes d’accès aux conduites différentes en élevages ovins allaitants du Ségala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des modes de mise en marché des éleveurs: quelles logiques d'élaboration de la performance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Rencontres autour des Recherches sur les Ruminants, 22, 2015, Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre hétérogénéité et diversité des agneaux : comment les éleveurs et les opérateurs de la filière construisent une offre variée pour le marché de la viande d’agneaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La viande : fabrique et représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tours, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes de vente directe des agneaux en Languedoc Roussillon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19, 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des éleveurs d’ovins laitiers sur les facteurs de maîtrise de la reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19, 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des exploitations d’élevage en territoire aveyronnais : approche historique et résultats économiques compares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 18, 2011, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of forage rumen protein degradability from an in situ degradability database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. General Meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Badajoz, Spain. Coja de badajoz, Grassland Science in Europe, 11, 2006, Sustainable Grassland Productivity. Proceedings of the 21st General Meeting of the European Grassland Federation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal sciences, free-range pigs and cured pork products as development tools for Corsica (1970's-1990's)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Biennal Conference of the European Rural Histoy Organisation [EURHO]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Rural History Organisation, Sep 2025, Coimbra, Portugal. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rôles de la composante animale dans les systèmes pastoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Menassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dehays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Grisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau INRAE – IYRP « l’animal en milieu pastoral »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrae; Institut Agro Montpellier; Institut de l'élevage - IDELE; UMT Pasto, Jul 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoral resources and quality signs: from construction to deconstruction? Some cases in the South-East of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Rangeland Society; IRC, Jun 2025, Adelaide, Australia. pp.1609-1613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières dans un contexte de reterritorialisation de l'alimentation : des approches renouvelées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Reims, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des exploitations agricoles d'élevage ayant accueilli une installation entre 2010 et 2020. Analyse à partit du Recensement Agricole 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER : Société Française d'Économie Rurale, Jun 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’animal à la résilience globale des systèmes : quels enseignements peut-on tirer des systèmes à composante pastorale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dehays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guillaume Grisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.409-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux et questions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPZS et groupe régional IYRP Afrique de l'Ouest, Dec 2024, Dakar, Sénégal. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality as a vector for agroecological transition ? The case of Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum Origine, Diversité, Territoires; Unil, Oct 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle potentiel des indications géographiques dans les transitions agroécologiques : extension du cadre IAD/SES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Geay-Galitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Origin for Sustainability, Oct 2024, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle viabilité des élevages ovins lait des Pyrénées-Atlantiques selon des scénarios de mise en protection contre les prédateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Laphitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Techniques Ovines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inn’Ovin &amp; Idele, Oct 2024, Gotein-Libarrenx, France. 26p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fonctionnement des niches dans les filières agroalimentaires ? Une étude qualitative de démarches de filières en transition vers l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer une recherche éthique et engagée, est-ce possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tours, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causses et Cévennes : l'agropastoralisme menacé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Politiques publiques et pastoralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMT Pastoralisme, Sep 2023, Montpellier, France. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurturing niche innovations by agrifood value chains in transition to agroecology. A qualitative analysis through eleven case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International sustainability transitions conference: responsibility and reflexivity in transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Utrecht, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commercialisation des produits issus des systèmes diversifiés: obstacle ou appui à leur développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-département ACT-AgroEcosystem - Les systèmes agricoles diversifiés: état des lieux et persectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Structure and Equity of Collective Management Organizations for GIs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bardenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Perspectives on Geographical Indications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement [Cirad], Jul 2022, Montpellier, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation of local breeds: methodological questions following interviews with Pyrenees goat farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le vivant fait aux filières. Quand la matérialité des choses s’impose dans l’organisation des chaînes de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filières. Matérialités, imaginaires et connexions socio-écologiques dans les chaînes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion des élevages dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Reterritorialisation de l'alimentation : quelle contribution à la durabilité des systèmes alimentaires ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE / Réseau Mixte Technologique Alimentation Locale, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure to prevent wolf damage to livestock in France: which solution pathway?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Carnivore: Grazing resources, Carnivores and Local communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lysaker-Oslo, Norway. 40p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal domestic biodiversity in farms: considering social interactions surrounding the farms together with farming systems specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la mise en œuvre de moyens de protection des troupeaux dans les élevages ovins face à l'arrivée de loups dans le sud de l'Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre changements de pratiques et performances pour évaluer la transition agroécologique dans les systèmes d’élevage laitiers à l’Ouest du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier scientifique sur « Les filières laitières à la recherche de compromis pour un développement durable : Conflits, négociations et partenariats entre acteurs des filières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value to local breeds through goods and services: a diversity of ways of valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des recherches sur l'élevage en zone méditerranéenne française de 1950 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Forum Recherche et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pradel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation de la viande ovine dans l’arrière-pays méditerranéen français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hétérogénéité biologique des agneaux : Une contrainte à gérer ou un atout à valoriser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.633-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage de plein air confronté aux loups protégés et adaptables : bilan sur 25 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevage pastoral, espaces protégés et paysages en Provence-Alpes-Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation des filières de ruminants : Quelles évolutions ? Quelles alternatives pour les éleveurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Couzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Rencontres Recherche Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agenda for research‐development‐training actions regarding the future of pastoral activities in French Mediterranean territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saskatoon, Canada. 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevages et filières ovins préalpins en quête de viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Peglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 711 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostral : un outil d’aide à la décision en production ovine allaitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lasina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Sommet de l'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Agriculture Biologique (ITAB). FRA. Pôle Agriculture Biologique Massif Central., Oct 2014, Cournon d'Auvergne, France. 20 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scénarios pour envisager des futurs possibles des systèmes d’élevage pastoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Aussibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. 422 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing the evolutions, in a territory, of the interactions between livestock farming systems and downstream operators. Proposal for a methodological framework, based on the comparison of 4 territories and 2 types of production: milk and meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European IFSA Symposium "Farming systems facing global challenges: Capacities and strategies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'élevage : quelles évolutions des communications aux 3R depuis 20 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres Recherches Ruminants (3 R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of livestock farming in extensive livestock territories: what processes are going on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 476 p., </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de mise en marché des agneaux en élevage ovin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits ovins : quelles stratégies d'élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of the Sub-Network on Production Systems of the FAO-CIHEAM Inter-Regional Cooperative Research and Development Network on Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Zaragoza, Espagne. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating food chain and local development objectives in french mediterranean livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Héraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating food chain objectives and local development contribution in French Mediterranean livestock farming systems [Poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Héraklion, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques musculaires et qualité de la viande de bœufs charolais et maraîchins hivernés en plein air ou en stabulation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et précocité des vaches de race Maraîchine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Clerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition méthodologique pour une analyse de la production de viande au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de boeufs charolais et maraîchins hivernés en plein air ou en stabulation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of PDO beef : The example of &amp;quot;Fin Gras du Mézenc&amp;quot; in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Livestock Farming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, pour les fourrages, de la dégradabilité des protéines (DT) dans le rumen et de la digestibilité réelle des protéines alimentaires dans l’intestin grêle (dr) : conséquences sur leurs valeurs PDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des fourrages pour les ruminants : comment synthétiser et diffuser les nouvelles connaissances, comment répondre aux nouvelles questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du mode de conservation sur la composition en éléments minéraux majeurs des fourrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Meschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la viande bovine pour les filières qualité : quelles implications sur les pratiques de conduite des éleveurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M O. Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des pratiques techniques et flexibilité des systèmes d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is AOC beef cattle meat produced? The example of rearing practices in the French project &amp;quot;Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Nozières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Livestock Farming System Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on pastoralism in France: state of play and key issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le pastoralisme en France : états des lieux et questions vives (2026 ANNEE INTERNATIONALE DES TERRES A PARCOURS ET DES PASTEURS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations des filières françaises de produits carnés et laitiers : la place des éleveurs en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Couzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.1.2221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle viabilité des élevages ovins lait des Pyrénées-Atlantiques selon des scénarios de mise en protection contre les prédateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Laphitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Techniques Ovines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gotein-Libarrenx, France. 1 (1), Idele, pp.8-12, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations des systèmes d’élevage en environnement incertain : quels compromis pour une multi-performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. UCA Clermont-Ferrand, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04911694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser l'agroécologie pour améliorer la production et la commercialisation du lait : enseignements tirés d'études de cas au Burkina Faso, en France et en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Alban (ed.); Alpha Arlène (ed.); Barczak Aleksandra (ed.); Zakhia-Rozis Nadine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.171-185, 2024, Synthèses / Ed. Quae, 978-2-7592-3852-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation trajectories of livestock in the territories: where does grazing fit in? What are the key factors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Ickowicz; Charles-Henri Moulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and Tropical areas. Recent knowledge on their strenghts and weaknesses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.69-75, 2023, Matière à débattre &amp; décider, 978-2-7592-3710-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et organisations pour la préservation de la biodiversité domestique animale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Lauvie (coordination scientifique), Annick Audiot (coordination scientifique), Etienne Verrier (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité domestique, vers de nouveaux liens entre élevage, territoires et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, pp.45-61, 2023, 9782759236817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’adaptation ne suffit plus : les éleveurs face aux loups en France (encadré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Ickowicz (coordination éditoriale), Charles-Henri Moulin (coordination éditoriale). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-78, 2022, Matière à débattre et décider, 9782759234851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’adaptation des élevages dans les territoires : quelle place pour le pâturage ? Quels déterminants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d'adaptation des élevages dans les territoires : quelle place pour le pâturage ? Quels déterminants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.73-80, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging agroecology to improve milk production and marketing: insights from case studies in Burkina Faso, France and India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-168, 2022, Synthèses, 9782759235759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of agropastoral activities with regard to the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Lamine; Danièle Magda; Marta Rivera-Ferre; Terry Marsden (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8076-1852-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Nord au Sud : recompositions des liens entre familles et élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences ; INRA-SAD éd., pp.259-283, 2014, PROfil, 978-2-7598-1192-2. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de projet et recherche impliquée : quelle évolution du leadership du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Paturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un leadership au service du management : favoriser l'émergence de compétences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé, 255 p., 2014, Profession cadre service public, 978-2-240-03511-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation des pratiques d'élevage aux exigences des filières de qualité en viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage en mouvement. Flexibilité et adaptation des exploitations d'herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de rationnement des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation des bovins, ovins et caprins. Besoins des animaux - Valeurs des aliments. Tables INRA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie agropastorale revisitée: Formes et conditions de développement de systèmes agropastoraux conciliant création de richesse et d'emplois et entretien des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française de Pastoralisme; Cardère éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 133p., 2019, 9782376490128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commercialisation des produits, source de flexibilité pour les éleveurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Montpellier SupAgro, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01254494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commercialisation des produits, source de flexibilité pour les éleveurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Inrae, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02800671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId394"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Odile Nozières-Petit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-odile-nozieres-petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8081-9662</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing innovation activities in agrifood value chains facing agroecological transition issues: framework proposal and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2026.2649771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité dans les systèmes pastoraux : perceptions et pratiques de gestion d’éleveurs ovins du sud de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Rico Lenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Salpeteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 79, pp.37957. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on pastoralism in France: state of knowledge and current issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35, pp.4. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2025040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing: driving changes in livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Square - Preprint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 21p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-8428281/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse de la transition agroécologique à l'échelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in the agri-food sector: A long process of convergence towards a new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrini Marie-Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100_GB, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological engagement among beginning livestock farmers’ farms in France: a marginal but emerging trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1624405. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2025.1624405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What farmers value matters for the management of local breeds: A case study of the Pyrenean goat breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (12), pp.211-220. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46265/genresj.PEGR2598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail en circuits courts, à la recherche d'équilibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Fagon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morizot-Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.398-420. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique à l'échelle sectorielle : un long processus de convergence vers un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux des connaissances et questions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.37. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2025036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’installation en élevage en France : enjeux et agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (3), pp.7527. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.3.7527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité aux marges de la spécialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a superior quality sign guarantee the quality of lamb meat? The Label Rouge case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (10), pp.101312. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors leading to differences in the internal structures of French agricultural quality groups: A typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bardenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.5-26. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48416/ijsaf.v30i2.542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et mettre en marché des produits animaux issus de l’agriculture biologique : un moteur pour la transition vers l’agroécologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7631. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the ecosystem services concept relevant to capture the multiple benefits from farming systems using livestock biodiversity? A framework proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (8), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46265/genresj.MRBT4299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage pastoral aujourd’hui en France, un atout pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2022.70999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of local breeds is not only a biological question: Illustration with four French Mediterranean sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Perucho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozières-Petit Marie-Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesigning systems production toward agro-ecological transition: is organic conversion a favorable way in a strong sociotechnical system? The case of ewe’s milk breeders in south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozières-Petit Marie-Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (8), pp.1224-1248. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2022.2106010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which dimensions of livestock farming systems shape social interactions around a farm? The case of two farms valorizing animal domestic biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (7), pp.1075-1086. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2022.2092578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage territorial de la filière viande ovine en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste. Analyses &amp; Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment models and entrypaths for livestock farming in pastoral regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Couzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key features of modern pastoral farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : 5 ans de travaux au sein de l’UMT Elevages Pastoraux en territoires méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Launay F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of Lamb Heterogeneity is a Tool for Farmers’ Marketing Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11020551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France's Organisme de Défense et de Gestion: A Model for Farmer Collective Action Through Standard Development and Brand Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bardenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp H. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of food law policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.Article 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of agroecological practices on agropastoral dairy farms in the face of changing demand from dairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.163-183. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.18645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing shots: has the possibility of shooting wolves been lacking for 20 years in France’s livestock protection measures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (6), pp.401-413. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RJ20046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la diversité animale dans les systèmes d’élevage : laquelle, comment et pour quels bénéfices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.263-280. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des contributions des systèmes d’élevage de races locales. Les points de vue des éleveurs de trois races ovines méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), 8 p. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les diverses formes de valorisation des races locales interagissent avec leur conservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et loups en France : historique, bilan et pistes de solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (5), pp.465-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scénarios de futurs possibles pour des systèmes d’élevage pastoraux méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Aussibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.309-325. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462286181269462E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'UMT &amp;quot;Élevages pastoraux en territoires méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'élevage ovin des Cévennes viganaises. Évolution des produits commercialisés et des circuits de vente depuis 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causses et Cévennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120-4, pp.304-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes alimentaires et manques à produire dans la filière viande ovine et caprine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.201-214. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622745498021023E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de la directive européenne sur l’expérimentation animale : qu’en est-il pour la recherche agronomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches qualité et pastoralisme en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Peglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (2), pp.Online. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The herd, a source of flexibility for livestock farming systems faced with uncertainties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (9), pp.1442-1457. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111000486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laine, transferts de fertilite, lait et viande: evolution des produits de l'elevage ovin dans les systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition méthodologique pour caractériser les performances des parcelles d'une exploitation par la production de viande au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 198, pp.227-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de croissance de boeufs Maraîchins élevés dans un système valorisant les prairies de marais : effet de la race et du mode d'hivernage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197, pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur azotée des fourrages. Nouvelles estimations de la dégradabilité des protéines dans le rumen et de la digestibilité réelle des protéines alimentaires dans l'intestin grêle : conséquences sur les valeurs PDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (2), pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un guide réflexif pour la construction de démarche d’innovation collective dans les filières agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agroécologie, innovations, territoires (INRAE AGIR). 2026, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de conduite en élevage ovin dans un territoire soumis depuis 10 ans à la prédation par des loups et classé en Zone Difficilement Protégeable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Debacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Agro Montpellier; INRAE. 2025, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture Biologique : les enjeux de la structuration de filières territorialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 3, INRAE; Institut Agro Montpelier; Région Occitanie. 2023, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’impacts de la mise en place des mesures de protection des troupeaux contre les prédateurs sur les élevages de ruminants du département des Pyrénées-Atlantiques. Volet 2 - Impacts sur les systèmes d’élevage (Rapport de synthèse).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Laphitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques laitières en Haute-Savoie. L'AOP Reblochon au service du développement du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques laitières en Haute-Savoie. L'AOP Reblochon au service du développement du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier Supagro; Confédération Paysanne de Haute-Savoie. 2018, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption des moyens de protection des troupeaux sur le territoire des Grands Causses permettrait-elle aux systèmes d’élevage ovins de rester viables face à l’arrivée des loups ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Préfecture de l'Aveyron. 2017, 220 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation agricole en perspective dans les recherches du département Sciences pour l’Action et le Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2015, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Servière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of herd functional diversity on Mediterranean agropastoral dairy systems’ performance in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. Wageningen Academic Publishers, 39, pp.409, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding goals and more: the multiple links between livestock farming systems and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Boyle, Massimo De Marchi, Rhys Evans, Laura Gasco, Georgia Hadjipavlou, David Kenny, Michael Lee, Jarissa Maselyne, Filippo Miglior, Sam Millet, Luciano Pinotti, Hans Spoolder (Secretary), Sam de Campeneere (Chair). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. EAAP, pp.476, Book of abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad quality and multifunctionality: past and present insights from agropastoral meat systems in the South-East of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctionality of livestock grazing systems, a lever to envision its possible futures. Pre-congress Worskop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Adelaide, Australia. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the genetic resource in the creation and implementation of the settlement project in Mediterranean pastoral sheep breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Verdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de méthodes d’accès aux conduites différentes en élevages ovins allaitants du Ségala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des modes de mise en marché des éleveurs: quelles logiques d'élaboration de la performance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Rencontres autour des Recherches sur les Ruminants, 22, 2015, Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre hétérogénéité et diversité des agneaux : comment les éleveurs et les opérateurs de la filière construisent une offre variée pour le marché de la viande d’agneaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La viande : fabrique et représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tours, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes de vente directe des agneaux en Languedoc Roussillon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19, 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des éleveurs d’ovins laitiers sur les facteurs de maîtrise de la reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19, 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des exploitations d’élevage en territoire aveyronnais : approche historique et résultats économiques compares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 18, 2011, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of forage rumen protein degradability from an in situ degradability database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. General Meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Badajoz, Spain. Coja de badajoz, Grassland Science in Europe, 11, 2006, Sustainable Grassland Productivity. Proceedings of the 21st General Meeting of the European Grassland Federation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal sciences, free-range pigs and cured pork products as development tools for Corsica (1970's-1990's)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Biennal Conference of the European Rural Histoy Organisation [EURHO]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Rural History Organisation, Sep 2025, Coimbra, Portugal. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rôles de la composante animale dans les systèmes pastoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Menassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dehays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Grisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau INRAE – IYRP « l’animal en milieu pastoral »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrae; Institut Agro Montpellier; Institut de l'élevage - IDELE; UMT Pasto, Jul 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoral resources and quality signs: from construction to deconstruction? Some cases in the South-East of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Rangeland Society; IRC, Jun 2025, Adelaide, Australia. pp.1609-1613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle viabilité des élevages ovins lait des Pyrénées-Atlantiques selon des scénarios de mise en protection contre les prédateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Laphitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Techniques Ovines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inn’Ovin &amp; Idele, Oct 2024, Gotein-Libarrenx, France. 26p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle potentiel des indications géographiques dans les transitions agroécologiques : extension du cadre IAD/SES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Geay-Galitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Origin for Sustainability, Oct 2024, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières dans un contexte de reterritorialisation de l'alimentation : des approches renouvelées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Reims, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des exploitations agricoles d'élevage ayant accueilli une installation entre 2010 et 2020. Analyse à partit du Recensement Agricole 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER : Société Française d'Économie Rurale, Jun 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’animal à la résilience globale des systèmes : quels enseignements peut-on tirer des systèmes à composante pastorale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dehays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guillaume Grisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.409-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux et questions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPZS et groupe régional IYRP Afrique de l'Ouest, Dec 2024, Dakar, Sénégal. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality as a vector for agroecological transition ? The case of Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum Origine, Diversité, Territoires; Unil, Oct 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fonctionnement des niches dans les filières agroalimentaires ? Une étude qualitative de démarches de filières en transition vers l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer une recherche éthique et engagée, est-ce possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tours, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causses et Cévennes : l'agropastoralisme menacé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Politiques publiques et pastoralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMT Pastoralisme, Sep 2023, Montpellier, France. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurturing niche innovations by agrifood value chains in transition to agroecology. A qualitative analysis through eleven case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International sustainability transitions conference: responsibility and reflexivity in transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Utrecht, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commercialisation des produits issus des systèmes diversifiés: obstacle ou appui à leur développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-département ACT-AgroEcosystem - Les systèmes agricoles diversifiés: état des lieux et persectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Structure and Equity of Collective Management Organizations for GIs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bardenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Perspectives on Geographical Indications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement [Cirad], Jul 2022, Montpellier, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation of local breeds: methodological questions following interviews with Pyrenees goat farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le vivant fait aux filières. Quand la matérialité des choses s’impose dans l’organisation des chaînes de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filières. Matérialités, imaginaires et connexions socio-écologiques dans les chaînes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion des élevages dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Reterritorialisation de l'alimentation : quelle contribution à la durabilité des systèmes alimentaires ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE / Réseau Mixte Technologique Alimentation Locale, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure to prevent wolf damage to livestock in France: which solution pathway?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Carnivore: Grazing resources, Carnivores and Local communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lysaker-Oslo, Norway. 40p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value to local breeds through goods and services: a diversity of ways of valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal domestic biodiversity in farms: considering social interactions surrounding the farms together with farming systems specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la mise en œuvre de moyens de protection des troupeaux dans les élevages ovins face à l'arrivée de loups dans le sud de l'Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre changements de pratiques et performances pour évaluer la transition agroécologique dans les systèmes d’élevage laitiers à l’Ouest du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier scientifique sur « Les filières laitières à la recherche de compromis pour un développement durable : Conflits, négociations et partenariats entre acteurs des filières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des recherches sur l'élevage en zone méditerranéenne française de 1950 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Forum Recherche et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pradel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation de la viande ovine dans l’arrière-pays méditerranéen français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hétérogénéité biologique des agneaux : Une contrainte à gérer ou un atout à valoriser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.633-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation des filières de ruminants : Quelles évolutions ? Quelles alternatives pour les éleveurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Couzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Rencontres Recherche Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage de plein air confronté aux loups protégés et adaptables : bilan sur 25 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevage pastoral, espaces protégés et paysages en Provence-Alpes-Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agenda for research‐development‐training actions regarding the future of pastoral activities in French Mediterranean territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saskatoon, Canada. 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevages et filières ovins préalpins en quête de viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Peglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 711 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostral : un outil d’aide à la décision en production ovine allaitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lasina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Sommet de l'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Agriculture Biologique (ITAB). FRA. Pôle Agriculture Biologique Massif Central., Oct 2014, Cournon d'Auvergne, France. 20 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scénarios pour envisager des futurs possibles des systèmes d’élevage pastoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Aussibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. 422 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing the evolutions, in a territory, of the interactions between livestock farming systems and downstream operators. Proposal for a methodological framework, based on the comparison of 4 territories and 2 types of production: milk and meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European IFSA Symposium "Farming systems facing global challenges: Capacities and strategies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'élevage : quelles évolutions des communications aux 3R depuis 20 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres Recherches Ruminants (3 R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of livestock farming in extensive livestock territories: what processes are going on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 476 p., </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de mise en marché des agneaux en élevage ovin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits ovins : quelles stratégies d'élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of the Sub-Network on Production Systems of the FAO-CIHEAM Inter-Regional Cooperative Research and Development Network on Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Zaragoza, Espagne. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating food chain and local development objectives in french mediterranean livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Héraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating food chain objectives and local development contribution in French Mediterranean livestock farming systems [Poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Héraklion, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques musculaires et qualité de la viande de bœufs charolais et maraîchins hivernés en plein air ou en stabulation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et précocité des vaches de race Maraîchine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Clerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition méthodologique pour une analyse de la production de viande au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de boeufs charolais et maraîchins hivernés en plein air ou en stabulation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of PDO beef : The example of &amp;quot;Fin Gras du Mézenc&amp;quot; in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Livestock Farming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du mode de conservation sur la composition en éléments minéraux majeurs des fourrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Meschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, pour les fourrages, de la dégradabilité des protéines (DT) dans le rumen et de la digestibilité réelle des protéines alimentaires dans l’intestin grêle (dr) : conséquences sur leurs valeurs PDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des fourrages pour les ruminants : comment synthétiser et diffuser les nouvelles connaissances, comment répondre aux nouvelles questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la viande bovine pour les filières qualité : quelles implications sur les pratiques de conduite des éleveurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M O. Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des pratiques techniques et flexibilité des systèmes d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is AOC beef cattle meat produced? The example of rearing practices in the French project &amp;quot;Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Nozières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Livestock Farming System Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on pastoralism in France: state of play and key issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le pastoralisme en France : états des lieux et questions vives (2026 ANNEE INTERNATIONALE DES TERRES A PARCOURS ET DES PASTEURS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations des filières françaises de produits carnés et laitiers : la place des éleveurs en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Couzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.1.2221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle viabilité des élevages ovins lait des Pyrénées-Atlantiques selon des scénarios de mise en protection contre les prédateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Laphitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Techniques Ovines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gotein-Libarrenx, France. 1 (1), Idele, pp.8-12, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations des systèmes d’élevage en environnement incertain : quels compromis pour une multi-performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. UCA Clermont-Ferrand, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04911694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser l'agroécologie pour améliorer la production et la commercialisation du lait : enseignements tirés d'études de cas au Burkina Faso, en France et en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Alban (ed.); Alpha Arlène (ed.); Barczak Aleksandra (ed.); Zakhia-Rozis Nadine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.171-185, 2024, Synthèses / Ed. Quae, 978-2-7592-3852-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et organisations pour la préservation de la biodiversité domestique animale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Lauvie (coordination scientifique), Annick Audiot (coordination scientifique), Etienne Verrier (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité domestique, vers de nouveaux liens entre élevage, territoires et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, pp.45-61, 2023, 9782759236817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation trajectories of livestock in the territories: where does grazing fit in? What are the key factors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Ickowicz; Charles-Henri Moulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and Tropical areas. Recent knowledge on their strenghts and weaknesses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.69-75, 2023, Matière à débattre &amp; décider, 978-2-7592-3710-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging agroecology to improve milk production and marketing: insights from case studies in Burkina Faso, France and India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-168, 2022, Synthèses, 9782759235759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’adaptation ne suffit plus : les éleveurs face aux loups en France (encadré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Ickowicz (coordination éditoriale), Charles-Henri Moulin (coordination éditoriale). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-78, 2022, Matière à débattre et décider, 9782759234851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’adaptation des élevages dans les territoires : quelle place pour le pâturage ? Quels déterminants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d'adaptation des élevages dans les territoires : quelle place pour le pâturage ? Quels déterminants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.73-80, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of agropastoral activities with regard to the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Lamine; Danièle Magda; Marta Rivera-Ferre; Terry Marsden (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8076-1852-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Nord au Sud : recompositions des liens entre familles et élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences ; INRA-SAD éd., pp.259-283, 2014, PROfil, 978-2-7598-1192-2. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de projet et recherche impliquée : quelle évolution du leadership du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Paturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un leadership au service du management : favoriser l'émergence de compétences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé, 255 p., 2014, Profession cadre service public, 978-2-240-03511-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation des pratiques d'élevage aux exigences des filières de qualité en viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage en mouvement. Flexibilité et adaptation des exploitations d'herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de rationnement des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation des bovins, ovins et caprins. Besoins des animaux - Valeurs des aliments. Tables INRA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie agropastorale revisitée: Formes et conditions de développement de systèmes agropastoraux conciliant création de richesse et d'emplois et entretien des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française de Pastoralisme; Cardère éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 133p., 2019, 9782376490128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commercialisation des produits, source de flexibilité pour les éleveurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Montpellier SupAgro, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01254494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FD3768D"/>
+    <w:nsid w:val="EB576355"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-odile-nozieres-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8081-9662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535058v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Rico Lenta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37957" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05512927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8428281/v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1624405" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art03" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316260v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrini Marie-Beno&#238;t" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art02-GB" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fagon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morizot-Braud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art29" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art02" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.7527" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677112v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drevon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101312" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04853693v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bardenhagen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Howard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v30i2.542" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711526v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7631" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.MRBT4299" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953217v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Perucho" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozi&#232;res-Petit Marie-Odile" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2022.2106010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2022.2092578" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Etienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2022.70999" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239104v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couzy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne L." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay F." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158844v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11020551" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953235v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bardenhagen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H. Howard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892308v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.18645" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098150v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ20046" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619341v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2496" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964288v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018039" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620368v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Markey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739303v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652906v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bataille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Aussibal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462286181269462E12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506532v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629475v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622745498021023E12" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506346v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Peglion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2442" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210708v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000171v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000486" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506128v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195219v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195204v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dulphy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poncet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464613v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lion da Silva Aguiar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299160v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Debacq" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448994v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133688v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Laphitz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787100v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629853v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Weller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795669v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358966v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245579v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948049v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Verdoux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506501v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740547v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506132v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506189v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506190v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752379v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256553v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493478v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Grisot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245576v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04825708v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705512v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Depeyrot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912412v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803904v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845244v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geay-Galitre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767111v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369036v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547364v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172420v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791207v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Howard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775012v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thuault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dupuis" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899044v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162711v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944289v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734720v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734199v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Weller" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bataille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736777v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736576v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741435v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506528v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604183v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739681v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738936v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793107v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lasina" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506376v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118810v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gedouin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019133v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santucci" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749876v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506188v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179772v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boutonnet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758003v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180742v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasseur" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Napoleone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753734v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rossignol" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouveau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757068v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Clerton" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195217v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195201v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756342v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763367v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761862v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759217v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761645v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrasco" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761935v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760840v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621678v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2221" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767093v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04911694v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181705v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650799v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198420v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017203v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770383v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179868v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150561v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vall" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/extract/706" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656466v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laura" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087404v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c015" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796532v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195144v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carrasco" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824899v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04963961v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cardere.fr/doc/X-RP38.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01254494v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800671v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-odile-nozieres-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8081-9662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2649771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Rico Lenta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37957" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05512927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8428281/v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art03" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrini Marie-Beno&#238;t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art02-GB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1624405" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thuault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.PEGR2598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fagon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morizot-Braud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art29" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art02" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.7527" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049703v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drevon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101312" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04853693v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bardenhagen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Howard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v30i2.542" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711526v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7631" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.MRBT4299" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Etienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2022.70999" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953217v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Perucho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozi&#232;res-Petit Marie-Odile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2022.2106010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2022.2092578" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couzy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne L." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239015v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay F." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11020551" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953235v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bardenhagen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H. Howard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892308v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.18645" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098150v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ20046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619341v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2496" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018039" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620368v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Markey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bataille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Aussibal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462286181269462E12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638096v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622745498021023E12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210708v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Peglion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2442" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000486" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664833v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dulphy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poncet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464613v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lion da Silva Aguiar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299160v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Debacq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448994v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Moreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Laphitz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787100v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547245v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629853v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Weller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358966v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948049v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Verdoux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740547v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506132v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506189v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506190v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506187v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752379v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256553v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493478v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Grisot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767111v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845244v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geay-Galitre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04825708v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705512v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Depeyrot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803904v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369036v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547364v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206711v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172420v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791207v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Howard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775012v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dupuis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899044v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162711v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944289v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734720v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734199v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Weller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bataille" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736777v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736576v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741435v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739681v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604183v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738936v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506524v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793107v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lasina" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506376v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118810v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gedouin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019133v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santucci" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749876v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506188v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179772v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boutonnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758003v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180742v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasseur" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Napoleone" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753734v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rossignol" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouveau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757068v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Clerton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195217v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195201v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756342v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759217v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763367v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761862v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761645v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrasco" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761935v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760840v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621678v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2221" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767093v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04911694v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181705v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198420v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650799v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150561v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vall" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/extract/706" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017203v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770383v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179868v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656466v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laura" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087404v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c015" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796532v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195144v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carrasco" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824899v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04963961v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cardere.fr/doc/X-RP38.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01254494v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>