--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Odile Nozières-Petit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-odile-nozieres-petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8081-9662</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing innovation activities in agrifood value chains facing agroecological transition issues: framework proposal and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2026.2649771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité dans les systèmes pastoraux : perceptions et pratiques de gestion d’éleveurs ovins du sud de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Rico Lenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Salpeteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 79, pp.37957. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on pastoralism in France: state of knowledge and current issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35, pp.4. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2025040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing: driving changes in livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Square - Preprint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 21p. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-8428281/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse de la transition agroécologique à l'échelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in the agri-food sector: A long process of convergence towards a new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrini Marie-Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100_GB, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological engagement among beginning livestock farmers’ farms in France: a marginal but emerging trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1624405. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2025.1624405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What farmers value matters for the management of local breeds: A case study of the Pyrenean goat breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (12), pp.211-220. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46265/genresj.PEGR2598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail en circuits courts, à la recherche d'équilibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Fagon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morizot-Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.398-420. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique à l'échelle sectorielle : un long processus de convergence vers un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux des connaissances et questions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.37. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2025036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’installation en élevage en France : enjeux et agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (3), pp.7527. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.3.7527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité aux marges de la spécialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a superior quality sign guarantee the quality of lamb meat? The Label Rouge case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (10), pp.101312. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors leading to differences in the internal structures of French agricultural quality groups: A typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bardenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.5-26. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48416/ijsaf.v30i2.542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et mettre en marché des produits animaux issus de l’agriculture biologique : un moteur pour la transition vers l’agroécologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7631. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the ecosystem services concept relevant to capture the multiple benefits from farming systems using livestock biodiversity? A framework proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (8), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46265/genresj.MRBT4299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage pastoral aujourd’hui en France, un atout pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2022.70999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of local breeds is not only a biological question: Illustration with four French Mediterranean sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Perucho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozières-Petit Marie-Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesigning systems production toward agro-ecological transition: is organic conversion a favorable way in a strong sociotechnical system? The case of ewe’s milk breeders in south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozières-Petit Marie-Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (8), pp.1224-1248. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2022.2106010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which dimensions of livestock farming systems shape social interactions around a farm? The case of two farms valorizing animal domestic biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (7), pp.1075-1086. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2022.2092578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage territorial de la filière viande ovine en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste. Analyses &amp; Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment models and entrypaths for livestock farming in pastoral regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Couzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key features of modern pastoral farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : 5 ans de travaux au sein de l’UMT Elevages Pastoraux en territoires méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Launay F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of Lamb Heterogeneity is a Tool for Farmers’ Marketing Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11020551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France's Organisme de Défense et de Gestion: A Model for Farmer Collective Action Through Standard Development and Brand Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bardenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp H. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of food law policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.Article 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of agroecological practices on agropastoral dairy farms in the face of changing demand from dairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.163-183. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.18645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing shots: has the possibility of shooting wolves been lacking for 20 years in France’s livestock protection measures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (6), pp.401-413. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RJ20046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la diversité animale dans les systèmes d’élevage : laquelle, comment et pour quels bénéfices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.263-280. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des contributions des systèmes d’élevage de races locales. Les points de vue des éleveurs de trois races ovines méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), 8 p. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les diverses formes de valorisation des races locales interagissent avec leur conservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et loups en France : historique, bilan et pistes de solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (5), pp.465-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scénarios de futurs possibles pour des systèmes d’élevage pastoraux méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Aussibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.309-325. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462286181269462E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'UMT &amp;quot;Élevages pastoraux en territoires méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'élevage ovin des Cévennes viganaises. Évolution des produits commercialisés et des circuits de vente depuis 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causses et Cévennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120-4, pp.304-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes alimentaires et manques à produire dans la filière viande ovine et caprine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.201-214. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622745498021023E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de la directive européenne sur l’expérimentation animale : qu’en est-il pour la recherche agronomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches qualité et pastoralisme en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Peglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (2), pp.Online. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The herd, a source of flexibility for livestock farming systems faced with uncertainties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (9), pp.1442-1457. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111000486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laine, transferts de fertilite, lait et viande: evolution des produits de l'elevage ovin dans les systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition méthodologique pour caractériser les performances des parcelles d'une exploitation par la production de viande au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 198, pp.227-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de croissance de boeufs Maraîchins élevés dans un système valorisant les prairies de marais : effet de la race et du mode d'hivernage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197, pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur azotée des fourrages. Nouvelles estimations de la dégradabilité des protéines dans le rumen et de la digestibilité réelle des protéines alimentaires dans l'intestin grêle : conséquences sur les valeurs PDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (2), pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un guide réflexif pour la construction de démarche d’innovation collective dans les filières agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agroécologie, innovations, territoires (INRAE AGIR). 2026, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de conduite en élevage ovin dans un territoire soumis depuis 10 ans à la prédation par des loups et classé en Zone Difficilement Protégeable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Debacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Agro Montpellier; INRAE. 2025, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture Biologique : les enjeux de la structuration de filières territorialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 3, INRAE; Institut Agro Montpelier; Région Occitanie. 2023, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’impacts de la mise en place des mesures de protection des troupeaux contre les prédateurs sur les élevages de ruminants du département des Pyrénées-Atlantiques. Volet 2 - Impacts sur les systèmes d’élevage (Rapport de synthèse).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Laphitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques laitières en Haute-Savoie. L'AOP Reblochon au service du développement du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques laitières en Haute-Savoie. L'AOP Reblochon au service du développement du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier Supagro; Confédération Paysanne de Haute-Savoie. 2018, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption des moyens de protection des troupeaux sur le territoire des Grands Causses permettrait-elle aux systèmes d’élevage ovins de rester viables face à l’arrivée des loups ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Préfecture de l'Aveyron. 2017, 220 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation agricole en perspective dans les recherches du département Sciences pour l’Action et le Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2015, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Servière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of herd functional diversity on Mediterranean agropastoral dairy systems’ performance in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. Wageningen Academic Publishers, 39, pp.409, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding goals and more: the multiple links between livestock farming systems and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Boyle, Massimo De Marchi, Rhys Evans, Laura Gasco, Georgia Hadjipavlou, David Kenny, Michael Lee, Jarissa Maselyne, Filippo Miglior, Sam Millet, Luciano Pinotti, Hans Spoolder (Secretary), Sam de Campeneere (Chair). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. EAAP, pp.476, Book of abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad quality and multifunctionality: past and present insights from agropastoral meat systems in the South-East of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctionality of livestock grazing systems, a lever to envision its possible futures. Pre-congress Worskop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Adelaide, Australia. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the genetic resource in the creation and implementation of the settlement project in Mediterranean pastoral sheep breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Verdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de méthodes d’accès aux conduites différentes en élevages ovins allaitants du Ségala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des modes de mise en marché des éleveurs: quelles logiques d'élaboration de la performance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Rencontres autour des Recherches sur les Ruminants, 22, 2015, Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre hétérogénéité et diversité des agneaux : comment les éleveurs et les opérateurs de la filière construisent une offre variée pour le marché de la viande d’agneaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La viande : fabrique et représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tours, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes de vente directe des agneaux en Languedoc Roussillon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19, 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des éleveurs d’ovins laitiers sur les facteurs de maîtrise de la reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19, 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des exploitations d’élevage en territoire aveyronnais : approche historique et résultats économiques compares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 18, 2011, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of forage rumen protein degradability from an in situ degradability database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. General Meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Badajoz, Spain. Coja de badajoz, Grassland Science in Europe, 11, 2006, Sustainable Grassland Productivity. Proceedings of the 21st General Meeting of the European Grassland Federation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal sciences, free-range pigs and cured pork products as development tools for Corsica (1970's-1990's)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Biennal Conference of the European Rural Histoy Organisation [EURHO]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Rural History Organisation, Sep 2025, Coimbra, Portugal. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rôles de la composante animale dans les systèmes pastoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Menassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dehays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Grisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau INRAE – IYRP « l’animal en milieu pastoral »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrae; Institut Agro Montpellier; Institut de l'élevage - IDELE; UMT Pasto, Jul 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoral resources and quality signs: from construction to deconstruction? Some cases in the South-East of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Rangeland Society; IRC, Jun 2025, Adelaide, Australia. pp.1609-1613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle viabilité des élevages ovins lait des Pyrénées-Atlantiques selon des scénarios de mise en protection contre les prédateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Laphitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Techniques Ovines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inn’Ovin &amp; Idele, Oct 2024, Gotein-Libarrenx, France. 26p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle potentiel des indications géographiques dans les transitions agroécologiques : extension du cadre IAD/SES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Geay-Galitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Origin for Sustainability, Oct 2024, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières dans un contexte de reterritorialisation de l'alimentation : des approches renouvelées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Reims, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des exploitations agricoles d'élevage ayant accueilli une installation entre 2010 et 2020. Analyse à partit du Recensement Agricole 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER : Société Française d'Économie Rurale, Jun 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’animal à la résilience globale des systèmes : quels enseignements peut-on tirer des systèmes à composante pastorale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dehays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guillaume Grisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.409-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux et questions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPZS et groupe régional IYRP Afrique de l'Ouest, Dec 2024, Dakar, Sénégal. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality as a vector for agroecological transition ? The case of Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum Origine, Diversité, Territoires; Unil, Oct 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fonctionnement des niches dans les filières agroalimentaires ? Une étude qualitative de démarches de filières en transition vers l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer une recherche éthique et engagée, est-ce possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tours, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causses et Cévennes : l'agropastoralisme menacé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Politiques publiques et pastoralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMT Pastoralisme, Sep 2023, Montpellier, France. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurturing niche innovations by agrifood value chains in transition to agroecology. A qualitative analysis through eleven case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International sustainability transitions conference: responsibility and reflexivity in transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Utrecht, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commercialisation des produits issus des systèmes diversifiés: obstacle ou appui à leur développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-département ACT-AgroEcosystem - Les systèmes agricoles diversifiés: état des lieux et persectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Structure and Equity of Collective Management Organizations for GIs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bardenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Perspectives on Geographical Indications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement [Cirad], Jul 2022, Montpellier, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation of local breeds: methodological questions following interviews with Pyrenees goat farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le vivant fait aux filières. Quand la matérialité des choses s’impose dans l’organisation des chaînes de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filières. Matérialités, imaginaires et connexions socio-écologiques dans les chaînes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion des élevages dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Reterritorialisation de l'alimentation : quelle contribution à la durabilité des systèmes alimentaires ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE / Réseau Mixte Technologique Alimentation Locale, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure to prevent wolf damage to livestock in France: which solution pathway?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Carnivore: Grazing resources, Carnivores and Local communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lysaker-Oslo, Norway. 40p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value to local breeds through goods and services: a diversity of ways of valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal domestic biodiversity in farms: considering social interactions surrounding the farms together with farming systems specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la mise en œuvre de moyens de protection des troupeaux dans les élevages ovins face à l'arrivée de loups dans le sud de l'Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre changements de pratiques et performances pour évaluer la transition agroécologique dans les systèmes d’élevage laitiers à l’Ouest du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier scientifique sur « Les filières laitières à la recherche de compromis pour un développement durable : Conflits, négociations et partenariats entre acteurs des filières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des recherches sur l'élevage en zone méditerranéenne française de 1950 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Forum Recherche et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pradel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation de la viande ovine dans l’arrière-pays méditerranéen français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hétérogénéité biologique des agneaux : Une contrainte à gérer ou un atout à valoriser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.633-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation des filières de ruminants : Quelles évolutions ? Quelles alternatives pour les éleveurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Couzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Rencontres Recherche Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage de plein air confronté aux loups protégés et adaptables : bilan sur 25 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevage pastoral, espaces protégés et paysages en Provence-Alpes-Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agenda for research‐development‐training actions regarding the future of pastoral activities in French Mediterranean territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saskatoon, Canada. 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevages et filières ovins préalpins en quête de viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Peglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 711 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostral : un outil d’aide à la décision en production ovine allaitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lasina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Sommet de l'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Agriculture Biologique (ITAB). FRA. Pôle Agriculture Biologique Massif Central., Oct 2014, Cournon d'Auvergne, France. 20 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scénarios pour envisager des futurs possibles des systèmes d’élevage pastoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Aussibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. 422 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing the evolutions, in a territory, of the interactions between livestock farming systems and downstream operators. Proposal for a methodological framework, based on the comparison of 4 territories and 2 types of production: milk and meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European IFSA Symposium "Farming systems facing global challenges: Capacities and strategies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'élevage : quelles évolutions des communications aux 3R depuis 20 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres Recherches Ruminants (3 R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of livestock farming in extensive livestock territories: what processes are going on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 476 p., </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de mise en marché des agneaux en élevage ovin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits ovins : quelles stratégies d'élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of the Sub-Network on Production Systems of the FAO-CIHEAM Inter-Regional Cooperative Research and Development Network on Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Zaragoza, Espagne. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating food chain and local development objectives in french mediterranean livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Héraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating food chain objectives and local development contribution in French Mediterranean livestock farming systems [Poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Héraklion, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques musculaires et qualité de la viande de bœufs charolais et maraîchins hivernés en plein air ou en stabulation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et précocité des vaches de race Maraîchine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Clerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition méthodologique pour une analyse de la production de viande au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de boeufs charolais et maraîchins hivernés en plein air ou en stabulation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of PDO beef : The example of &amp;quot;Fin Gras du Mézenc&amp;quot; in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Livestock Farming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du mode de conservation sur la composition en éléments minéraux majeurs des fourrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Meschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, pour les fourrages, de la dégradabilité des protéines (DT) dans le rumen et de la digestibilité réelle des protéines alimentaires dans l’intestin grêle (dr) : conséquences sur leurs valeurs PDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des fourrages pour les ruminants : comment synthétiser et diffuser les nouvelles connaissances, comment répondre aux nouvelles questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la viande bovine pour les filières qualité : quelles implications sur les pratiques de conduite des éleveurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M O. Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des pratiques techniques et flexibilité des systèmes d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is AOC beef cattle meat produced? The example of rearing practices in the French project &amp;quot;Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Nozières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Livestock Farming System Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on pastoralism in France: state of play and key issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le pastoralisme en France : états des lieux et questions vives (2026 ANNEE INTERNATIONALE DES TERRES A PARCOURS ET DES PASTEURS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations des filières françaises de produits carnés et laitiers : la place des éleveurs en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Couzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.1.2221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle viabilité des élevages ovins lait des Pyrénées-Atlantiques selon des scénarios de mise en protection contre les prédateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Laphitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Techniques Ovines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gotein-Libarrenx, France. 1 (1), Idele, pp.8-12, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations des systèmes d’élevage en environnement incertain : quels compromis pour une multi-performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. UCA Clermont-Ferrand, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04911694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser l'agroécologie pour améliorer la production et la commercialisation du lait : enseignements tirés d'études de cas au Burkina Faso, en France et en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Alban (ed.); Alpha Arlène (ed.); Barczak Aleksandra (ed.); Zakhia-Rozis Nadine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.171-185, 2024, Synthèses / Ed. Quae, 978-2-7592-3852-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et organisations pour la préservation de la biodiversité domestique animale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Lauvie (coordination scientifique), Annick Audiot (coordination scientifique), Etienne Verrier (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité domestique, vers de nouveaux liens entre élevage, territoires et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, pp.45-61, 2023, 9782759236817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation trajectories of livestock in the territories: where does grazing fit in? What are the key factors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Ickowicz; Charles-Henri Moulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and Tropical areas. Recent knowledge on their strenghts and weaknesses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.69-75, 2023, Matière à débattre &amp; décider, 978-2-7592-3710-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging agroecology to improve milk production and marketing: insights from case studies in Burkina Faso, France and India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-168, 2022, Synthèses, 9782759235759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’adaptation ne suffit plus : les éleveurs face aux loups en France (encadré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Ickowicz (coordination éditoriale), Charles-Henri Moulin (coordination éditoriale). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-78, 2022, Matière à débattre et décider, 9782759234851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’adaptation des élevages dans les territoires : quelle place pour le pâturage ? Quels déterminants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d'adaptation des élevages dans les territoires : quelle place pour le pâturage ? Quels déterminants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.73-80, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of agropastoral activities with regard to the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Lamine; Danièle Magda; Marta Rivera-Ferre; Terry Marsden (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8076-1852-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Nord au Sud : recompositions des liens entre familles et élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences ; INRA-SAD éd., pp.259-283, 2014, PROfil, 978-2-7598-1192-2. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de projet et recherche impliquée : quelle évolution du leadership du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Paturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un leadership au service du management : favoriser l'émergence de compétences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé, 255 p., 2014, Profession cadre service public, 978-2-240-03511-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation des pratiques d'élevage aux exigences des filières de qualité en viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage en mouvement. Flexibilité et adaptation des exploitations d'herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de rationnement des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation des bovins, ovins et caprins. Besoins des animaux - Valeurs des aliments. Tables INRA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie agropastorale revisitée: Formes et conditions de développement de systèmes agropastoraux conciliant création de richesse et d'emplois et entretien des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française de Pastoralisme; Cardère éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 133p., 2019, 9782376490128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commercialisation des produits, source de flexibilité pour les éleveurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Montpellier SupAgro, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01254494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:112.94117647059px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Odile Nozières-Petit </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-odile-nozieres-petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8081-9662</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing innovation activities in agrifood value chains facing agroecological transition issues: framework proposal and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2026.2649771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité dans les systèmes pastoraux : perceptions et pratiques de gestion d’éleveurs ovins du sud de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Rico Lenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Salpeteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 79, pp.37957. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/remvt.37957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on pastoralism in France: state of knowledge and current issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35, pp.4. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2025040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecological engagement among beginning livestock farmers’ farms in France: a marginal but emerging trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noel Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.1624405. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fsufs.2025.1624405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in the agri-food sector: A long process of convergence towards a new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrini Marie-Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100_GB, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse de la transition agroécologique à l'échelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail en circuits courts, à la recherche d'équilibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Fagon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morizot-Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.398-420. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What farmers value matters for the management of local breeds: A case study of the Pyrenean goat breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (12), pp.211-220. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46265/genresj.PEGR2598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux des connaissances et questions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.37. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2025036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique à l'échelle sectorielle : un long processus de convergence vers un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’installation en élevage en France : enjeux et agenda de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (3), pp.7527. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2025.38.3.7527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une activité aux marges de la spécialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a superior quality sign guarantee the quality of lamb meat? The Label Rouge case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (10), pp.101312. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors leading to differences in the internal structures of French agricultural quality groups: A typology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Bardenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociology of Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (2), pp.5-26. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48416/ijsaf.v30i2.542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et mettre en marché des produits animaux issus de l’agriculture biologique : un moteur pour la transition vers l’agroécologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuna Chiffoleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7631. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the ecosystem services concept relevant to capture the multiple benefits from farming systems using livestock biodiversity? A framework proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetic Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (8), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46265/genresj.MRBT4299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage pastoral aujourd’hui en France, un atout pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 175, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bavf.2022.70999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of local breeds is not only a biological question: Illustration with four French Mediterranean sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Perucho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozières-Petit Marie-Odile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129, pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which dimensions of livestock farming systems shape social interactions around a farm? The case of two farms valorizing animal domestic biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (7), pp.1075-1086. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2022.2092578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesigning systems production toward agro-ecological transition: is organic conversion a favorable way in a strong sociotechnical system? The case of ewe’s milk breeders in south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozières-Petit Marie-Odile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46 (8), pp.1224-1248. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2022.2106010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancrage territorial de la filière viande ovine en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agreste. Analyses &amp; Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key features of modern pastoral farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment models and entrypaths for livestock farming in pastoral regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guinamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Couzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial : 5 ans de travaux au sein de l’UMT Elevages Pastoraux en territoires méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Launay F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 245, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management of Lamb Heterogeneity is a Tool for Farmers’ Marketing Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani11020551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France's Organisme de Défense et de Gestion: A Model for Farmer Collective Action Through Standard Development and Brand Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bardenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp H. Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of food law policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), pp.Article 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of agroecological practices on agropastoral dairy farms in the face of changing demand from dairies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (3), pp.163-183. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/1780-4507.18645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing shots: has the possibility of shooting wolves been lacking for 20 years in France’s livestock protection measures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rangeland Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 42 (6), pp.401-413. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RJ20046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la diversité animale dans les systèmes d’élevage : laquelle, comment et pour quels bénéfices ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Puillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.263-280. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des contributions des systèmes d’élevage de races locales. Les points de vue des éleveurs de trois races ovines méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), 8 p. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2018039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les diverses formes de valorisation des races locales interagissent avec leur conservation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et loups en France : historique, bilan et pistes de solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (5), pp.465-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'UMT &amp;quot;Élevages pastoraux en territoires méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pastum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scénarios de futurs possibles pour des systèmes d’élevage pastoraux méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Aussibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49, pp.309-325. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462286181269462E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes alimentaires et manques à produire dans la filière viande ovine et caprine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.201-214. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622745498021023E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de l'élevage ovin des Cévennes viganaises. Évolution des produits commercialisés et des circuits de vente depuis 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causses et Cévennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120-4, pp.304-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de la directive européenne sur l’expérimentation animale : qu’en est-il pour la recherche agronomique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (1), pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches qualité et pastoralisme en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Peglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 102 (2), pp.Online. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rga.2442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The herd, a source of flexibility for livestock farming systems faced with uncertainties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Dedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (9), pp.1442-1457. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111000486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laine, transferts de fertilite, lait et viande: evolution des produits de l'elevage ovin dans les systèmes agraires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition méthodologique pour caractériser les performances des parcelles d'une exploitation par la production de viande au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 198, pp.227-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de croissance de boeufs Maraîchins élevés dans un système valorisant les prairies de marais : effet de la race et du mode d'hivernage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 197, pp.89-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur azotée des fourrages. Nouvelles estimations de la dégradabilité des protéines dans le rumen et de la digestibilité réelle des protéines alimentaires dans l'intestin grêle : conséquences sur les valeurs PDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (2), pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing: driving changes in livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un guide réflexif pour la construction de démarche d’innovation collective dans les filières agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Lion da Silva Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agroécologie, innovations, territoires (INRAE AGIR). 2026, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de conduite en élevage ovin dans un territoire soumis depuis 10 ans à la prédation par des loups et classé en Zone Difficilement Protégeable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Debacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Agro Montpellier; INRAE. 2025, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture Biologique : les enjeux de la structuration de filières territorialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les cahiers pro de DEFIBIO, 3, INRAE; Institut Agro Montpelier; Région Occitanie. 2023, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d’impacts de la mise en place des mesures de protection des troupeaux contre les prédateurs sur les élevages de ruminants du département des Pyrénées-Atlantiques. Volet 2 - Impacts sur les systèmes d’élevage (Rapport de synthèse).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Laphitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques laitières en Haute-Savoie. L'AOP Reblochon au service du développement du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques laitières en Haute-Savoie. L'AOP Reblochon au service du développement du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier Supagro; Confédération Paysanne de Haute-Savoie. 2018, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption des moyens de protection des troupeaux sur le territoire des Grands Causses permettrait-elle aux systèmes d’élevage ovins de rester viables face à l’arrivée des loups ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Préfecture de l'Aveyron. 2017, 220 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volet &amp;quot;écosystèmes agricoles&amp;quot; de l’Évaluation Française des Écosystèmes et des Services Écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, pp.966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation agricole en perspective dans les recherches du département Sciences pour l’Action et le Développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gasselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier X. Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] 2015, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques de l'élevage au Nord et au Sud. Analyse des dynamiques de l'élevage dans 8 territoires d'élevage extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dupre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Servière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] MOUVE LIVRABLE T3.1.1, auto-saisine. 2012, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of herd functional diversity on Mediterranean agropastoral dairy systems’ performance in a changing climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbrück, Austria. Wageningen Academic Publishers, 39, pp.409, 2025, Book of Abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05346380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding goals and more: the multiple links between livestock farming systems and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Kouchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Boyle, Massimo De Marchi, Rhys Evans, Laura Gasco, Georgia Hadjipavlou, David Kenny, Michael Lee, Jarissa Maselyne, Filippo Miglior, Sam Millet, Luciano Pinotti, Hans Spoolder (Secretary), Sam de Campeneere (Chair). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of The European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Innsbruck, Austria. EAAP, pp.476, Book of abstracts of the 76th Annual Meeting of The European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad quality and multifunctionality: past and present insights from agropastoral meat systems in the South-East of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multifunctionality of livestock grazing systems, a lever to envision its possible futures. Pre-congress Worskop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Adelaide, Australia. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the genetic resource in the creation and implementation of the settlement project in Mediterranean pastoral sheep breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Verdoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de méthodes d’accès aux conduites différentes en élevages ovins allaitants du Ségala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des modes de mise en marché des éleveurs: quelles logiques d'élaboration de la performance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Rencontres autour des Recherches sur les Ruminants, 22, 2015, Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes de vente directe des agneaux en Languedoc Roussillon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19, 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre hétérogénéité et diversité des agneaux : comment les éleveurs et les opérateurs de la filière construisent une offre variée pour le marché de la viande d’agneaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La viande : fabrique et représentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Tours, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions des éleveurs d’ovins laitiers sur les facteurs de maîtrise de la reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 19, 2012, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des exploitations d’élevage en territoire aveyronnais : approche historique et résultats économiques compares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 18, 2011, Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of forage rumen protein degradability from an in situ degradability database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. General Meeting of the European Grassland Federation (EGF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Badajoz, Spain. Coja de badajoz, Grassland Science in Europe, 11, 2006, Sustainable Grassland Productivity. Proceedings of the 21st General Meeting of the European Grassland Federation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels rôles de la composante animale dans les systèmes pastoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Menassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dehays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Grisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du réseau INRAE – IYRP « l’animal en milieu pastoral »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrae; Institut Agro Montpellier; Institut de l'élevage - IDELE; UMT Pasto, Jul 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal sciences, free-range pigs and cured pork products as development tools for Corsica (1970's-1990's)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Biennal Conference of the European Rural Histoy Organisation [EURHO]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Rural History Organisation, Sep 2025, Coimbra, Portugal. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoral resources and quality signs: from construction to deconstruction? Some cases in the South-East of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Rangeland Society; IRC, Jun 2025, Adelaide, Australia. pp.1609-1613</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle viabilité des élevages ovins lait des Pyrénées-Atlantiques selon des scénarios de mise en protection contre les prédateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Laphitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Techniques Ovines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inn’Ovin &amp; Idele, Oct 2024, Gotein-Libarrenx, France. 26p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle potentiel des indications géographiques dans les transitions agroécologiques : extension du cadre IAD/SES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Mazé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Geay-Galitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Origin for Sustainability, Oct 2024, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04845244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières dans un contexte de reterritorialisation de l'alimentation : des approches renouvelées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Reims, France. 22p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04825708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’animal à la résilience globale des systèmes : quels enseignements peut-on tirer des systèmes à composante pastorale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dehays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliel González García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Guillaume Grisot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.409-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des exploitations agricoles d'élevage ayant accueilli une installation entre 2010 et 2020. Analyse à partit du Recensement Agricole 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Depeyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lescoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER « Les exploitations agricoles et les métiers en agriculture : Évolutions, transformations, perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER : Société Française d'Économie Rurale, Jun 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le pastoralisme en France : état des lieux et questions vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur l'(Agro)Pastoralisme en Afrique : Dynamiques et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPZS et groupe régional IYRP Afrique de l'Ouest, Dec 2024, Dakar, Sénégal. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality as a vector for agroecological transition ? The case of Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum Origine, Diversité, Territoires; Unil, Oct 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causses et Cévennes : l'agropastoralisme menacé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Politiques publiques et pastoralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMT Pastoralisme, Sep 2023, Montpellier, France. 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fonctionnement des niches dans les filières agroalimentaires ? Une étude qualitative de démarches de filières en transition vers l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiquer une recherche éthique et engagée, est-ce possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Aubin-Houzelstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Favreau-Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tours, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurturing niche innovations by agrifood value chains in transition to agroecology. A qualitative analysis through eleven case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International sustainability transitions conference: responsibility and reflexivity in transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Utrecht, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commercialisation des produits issus des systèmes diversifiés: obstacle ou appui à leur développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lesur-Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire inter-département ACT-AgroEcosystem - Les systèmes agricoles diversifiés: état des lieux et persectives de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Structure and Equity of Collective Management Organizations for GIs in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bardenhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Howard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sauvée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Perspectives on Geographical Indications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement [Cirad], Jul 2022, Montpellier, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation of local breeds: methodological questions following interviews with Pyrenees goat farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Thuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que le vivant fait aux filières. Quand la matérialité des choses s’impose dans l’organisation des chaînes de production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tabouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filières. Matérialités, imaginaires et connexions socio-écologiques dans les chaînes de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Marseille, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion des élevages dans les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Moraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schott</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Reterritorialisation de l'alimentation : quelle contribution à la durabilité des systèmes alimentaires ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE / Réseau Mixte Technologique Alimentation Locale, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure to prevent wolf damage to livestock in France: which solution pathway?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lescureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Local Carnivore: Grazing resources, Carnivores and Local communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Lysaker-Oslo, Norway. 40p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Added value to local breeds through goods and services: a diversity of ways of valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Angeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. 704 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la mise en œuvre de moyens de protection des troupeaux dans les élevages ovins face à l'arrivée de loups dans le sud de l'Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Weller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal domestic biodiversity in farms: considering social interactions surrounding the farms together with farming systems specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Couix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European IFSA Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Jul 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre changements de pratiques et performances pour évaluer la transition agroécologique dans les systèmes d’élevage laitiers à l’Ouest du Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier scientifique sur « Les filières laitières à la recherche de compromis pour un développement durable : Conflits, négociations et partenariats entre acteurs des filières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des recherches sur l'élevage en zone méditerranéenne française de 1950 à 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Forum Recherche et territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Pradel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hétérogénéité biologique des agneaux : Une contrainte à gérer ou un atout à valoriser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.633-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercialisation de la viande ovine dans l’arrière-pays méditerranéen français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Galan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. pp.119-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’élevage de plein air confronté aux loups protégés et adaptables : bilan sur 25 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevage pastoral, espaces protégés et paysages en Provence-Alpes-Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation des filières de ruminants : Quelles évolutions ? Quelles alternatives pour les éleveurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Couzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Rencontres Recherche Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agenda for research‐development‐training actions regarding the future of pastoral activities in French Mediterranean territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saskatoon, Canada. 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevages et filières ovins préalpins en quête de viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceline Peglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO-CIHEAM Network for Research and Development in Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France. 711 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostral : un outil d’aide à la décision en production ovine allaitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lasina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Sommet de l'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Agriculture Biologique (ITAB). FRA. Pôle Agriculture Biologique Massif Central., Oct 2014, Cournon d'Auvergne, France. 20 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scénarios pour envisager des futurs possibles des systèmes d’élevage pastoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Aussibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. 422 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing the evolutions, in a territory, of the interactions between livestock farming systems and downstream operators. Proposal for a methodological framework, based on the comparison of 4 territories and 2 types of production: milk and meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gedouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Madelrieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European IFSA Symposium "Farming systems facing global challenges: Capacities and strategies"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Farming Systems Association (IFSA). AUT., Apr 2014, Berlin, Germany. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'élevage : quelles évolutions des communications aux 3R depuis 20 ans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Santucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres Recherches Ruminants (3 R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of livestock farming in extensive livestock territories: what processes are going on?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. 476 p., </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de mise en marché des agneaux en élevage ovin méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits ovins : quelles stratégies d'élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boutonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of the Sub-Network on Production Systems of the FAO-CIHEAM Inter-Regional Cooperative Research and Development Network on Sheep and Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Zaragoza, Espagne. pp.261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating food chain and local development objectives in french mediterranean livestock farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Héraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating food chain objectives and local development contribution in French Mediterranean livestock farming systems [Poster]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Héraklion, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques musculaires et qualité de la viande de bœufs charolais et maraîchins hivernés en plein air ou en stabulation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance et précocité des vaches de race Maraîchine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Clerton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition méthodologique pour une analyse de la production de viande au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances de boeufs charolais et maraîchins hivernés en plein air ou en stabulation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of PDO beef : The example of &amp;quot;Fin Gras du Mézenc&amp;quot; in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Livestock Farming Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du mode de conservation sur la composition en éléments minéraux majeurs des fourrages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Meschy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation, pour les fourrages, de la dégradabilité des protéines (DT) dans le rumen et de la digestibilité réelle des protéines alimentaires dans l’intestin grêle (dr) : conséquences sur leurs valeurs PDI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des fourrages pour les ruminants : comment synthétiser et diffuser les nouvelles connaissances, comment répondre aux nouvelles questions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la viande bovine pour les filières qualité : quelles implications sur les pratiques de conduite des éleveurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M O. Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation des pratiques techniques et flexibilité des systèmes d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRA SAD TRAPEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is AOC beef cattle meat produced? The example of rearing practices in the French project &amp;quot;Fin Gras du Mézenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.O. Nozières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Livestock Farming System Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Benevento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on pastoralism in France: state of play and key issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur le pastoralisme en France : états des lieux et questions vives (2026 ANNEE INTERNATIONALE DES TERRES A PARCOURS ET DES PASTEURS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations des filières françaises de produits carnés et laitiers : la place des éleveurs en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baritaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Couzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dervillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.1.2221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations des systèmes d’élevage en environnement incertain : quels compromis pour une multi-performance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. UCA Clermont-Ferrand, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04911694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle viabilité des élevages ovins lait des Pyrénées-Atlantiques selon des scénarios de mise en protection contre les prédateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Soulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Laphitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Techniques Ovines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gotein-Libarrenx, France. 1 (1), Idele, pp.8-12, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser l'agroécologie pour améliorer la production et la commercialisation du lait : enseignements tirés d'études de cas au Burkina Faso, en France et en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Alban (ed.); Alpha Arlène (ed.); Barczak Aleksandra (ed.); Zakhia-Rozis Nadine (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Durabilité des systèmes pour la sécurité alimentaire. Combiner les approches locales et globales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.171-185, 2024, Synthèses / Ed. Quae, 978-2-7592-3852-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et organisations pour la préservation de la biodiversité domestique animale en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lauvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Audiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Lauvie (coordination scientifique), Annick Audiot (coordination scientifique), Etienne Verrier (coordination scientifique). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité domestique, vers de nouveaux liens entre élevage, territoires et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, pp.45-61, 2023, 9782759236817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation trajectories of livestock in the territories: where does grazing fit in? What are the key factors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Ickowicz; Charles-Henri Moulin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock grazing systems and sustainable development in the Mediterranean and Tropical areas. Recent knowledge on their strenghts and weaknesses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.69-75, 2023, Matière à débattre &amp; décider, 978-2-7592-3710-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging agroecology to improve milk production and marketing: insights from case studies in Burkina Faso, France and India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alban Thomas; Arlène Alpha; Aleksandra Barczak; Nadine Zakhia-Rozis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable food systems for food security. Need for combination of local and global approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-168, 2022, Synthèses, 9782759235759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’adaptation ne suffit plus : les éleveurs face aux loups en France (encadré)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Ickowicz (coordination éditoriale), Charles-Henri Moulin (coordination éditoriale). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-78, 2022, Matière à débattre et décider, 9782759234851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d’adaptation des élevages dans les territoires : quelle place pour le pâturage ? Quels déterminants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux : Connaissances récentes sur leurs atouts et faiblesses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 210p., 2022, 978-2-7592-3486-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires d'adaptation des élevages dans les territoires : quelle place pour le pâturage ? Quels déterminants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Poccard-Chapuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ickowicz Alexandre (ed.); Moulin Charles-Henri (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élevages au pâturage et développement durable des territoires méditerranéens et tropicaux. Connaissances récentes sur leurs atouts et faiblesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.73-80, 2022, Matière à débattre et décider, 978-2-7592-3485-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of agropastoral activities with regard to the agroecological transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Henri Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Laura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Napoleone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Lamine; Danièle Magda; Marta Rivera-Ferre; Terry Marsden (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecological transitions, between determinist and open-ended visions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8076-1852-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03656466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Nord au Sud : recompositions des liens entre familles et élevages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Madelrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Corniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agriculture en famille : travailler, réinventer, transmettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences ; INRA-SAD éd., pp.259-283, 2014, PROfil, 978-2-7598-1192-2. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-1192-2.c015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management de projet et recherche impliquée : quelle évolution du leadership du chercheur ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Paturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un leadership au service du management : favoriser l'émergence de compétences collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canopé, 255 p., 2014, Profession cadre service public, 978-2-240-03511-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation des pratiques d'élevage aux exigences des filières de qualité en viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage en mouvement. Flexibilité et adaptation des exploitations d'herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2008, Update Sciences et Technologies, 978-2-7592-0077-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de rationnement des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation des bovins, ovins et caprins. Besoins des animaux - Valeurs des aliments. Tables INRA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'économie agropastorale revisitée: Formes et conditions de développement de systèmes agropastoraux conciliant création de richesse et d'emplois et entretien des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Française de Pastoralisme; Cardère éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 133p., 2019, 9782376490128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04963961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services culturels et récréatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 9. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biens produits par l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Accatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Biju‐duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DEPE; Etude_9-EFESE-Agri. Partie III Chapitre 10. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commercialisation des produits, source de flexibilité pour les éleveurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Montpellier SupAgro, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01254494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB576355"/>
+    <w:nsid w:val="CF028633"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-odile-nozieres-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8081-9662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2649771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Rico Lenta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37957" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05512927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8428281/v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art03" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316260v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrini Marie-Beno&#238;t" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art02-GB" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308573v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1624405" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thuault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.PEGR2598" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383927v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fagon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morizot-Braud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art29" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art02" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.7527" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049703v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drevon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101312" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04853693v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bardenhagen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Howard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v30i2.542" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711526v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7631" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.MRBT4299" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Etienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2022.70999" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953217v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Perucho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozi&#232;res-Petit Marie-Odile" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2022.2106010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2022.2092578" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couzy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239055v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne L." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239015v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay F." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158844v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11020551" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953235v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bardenhagen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H. Howard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892308v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.18645" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098150v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ20046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619341v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2496" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018039" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620368v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Markey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bataille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Aussibal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462286181269462E12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638096v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629475v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622745498021023E12" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210708v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Peglion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2442" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000486" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664833v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dulphy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poncet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464613v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lion da Silva Aguiar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299160v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Debacq" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448994v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Moreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Laphitz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787100v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547245v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629853v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Weller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795669v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358966v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245579v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948049v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Verdoux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740547v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506132v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506189v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506190v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506187v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752379v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256553v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493478v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Grisot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767111v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845244v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geay-Galitre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04825708v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705512v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Depeyrot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803904v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369036v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547364v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206711v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172420v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791207v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Howard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775012v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dupuis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899044v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162711v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944289v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734720v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734199v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Weller" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bataille" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736777v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736576v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741435v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739681v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604183v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738936v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506524v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793107v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lasina" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506376v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118810v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gedouin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019133v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santucci" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749876v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506188v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179772v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boutonnet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758003v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180742v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubron" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasseur" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Napoleone" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753734v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rossignol" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouveau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757068v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Clerton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195217v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195201v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756342v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759217v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763367v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761862v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761645v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrasco" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761935v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760840v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621678v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2221" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767093v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04911694v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181705v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198420v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650799v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150561v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vall" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/extract/706" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017203v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770383v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179868v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656466v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laura" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087404v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c015" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796532v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195144v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carrasco" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824899v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04963961v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cardere.fr/doc/X-RP38.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01254494v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-odile-nozieres-petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8081-9662" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2649771" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05535058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Rico Lenta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lescureux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Salpeteur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37957" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2025.1624405" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrini Marie-Beno&#238;t" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art02-GB" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art03" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guinamard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fagon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lesur-Dumoulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morizot-Braud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art29" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05558291v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thuault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.PEGR2598" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003496v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art02" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.3.7527" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049703v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677112v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drevon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101312" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04853693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bardenhagen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Howard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sauv&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48416/ijsaf.v30i2.542" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711526v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7631" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198389v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.MRBT4299" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Launay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Etienne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2022.70999" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Perucho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozi&#232;res-Petit Marie-Odile" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713095v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2022.2092578" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771515v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2022.2106010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648543v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239055v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne L." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239104v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Couzy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239015v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Launay F." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158844v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11020551" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03953235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bardenhagen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp H. Howard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892308v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vall" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/1780-4507.18645" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098150v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RJ20046" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619341v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2496" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964288v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2018039" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620368v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Markey" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vincent" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638096v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652906v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bataille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Launay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Aussibal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462286181269462E12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629475v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622745498021023E12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210708v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506346v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceline Peglion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2442" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000171v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000486" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506128v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195219v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664833v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dulphy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poncet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05512927v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05464613v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Lion da Silva Aguiar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Debacq" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448994v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133688v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Moreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Laphitz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787100v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547245v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629853v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Weller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791232v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju-Duval" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795669v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gasselin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195360v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Servi&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05346380v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Goff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05358966v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Basso" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Kouchner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245579v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948049v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Verdoux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506501v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740547v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506189v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umr-lisah.fr/index.php?page=welc&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506132v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506190v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506187v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752379v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-05493478v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Grisot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05256553v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gar&#231;on" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245576v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767111v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Soulas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845244v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Maz&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Geay-Galitre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polge" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04825708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912412v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guillaume Grisot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705512v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Depeyrot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803904v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547364v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369036v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139039v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Aubin-Houzelstein" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206711v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172420v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791207v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Howard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775012v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Dupuis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899044v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tabouret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162711v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944289v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735447v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734199v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Weller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bataille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734720v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736777v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736576v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506528v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741435v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Galan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604183v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739681v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dervill&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738936v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506524v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lasseur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793107v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lasina" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506376v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118810v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gedouin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019133v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santucci" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749876v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506188v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179772v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boutonnet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758003v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Napoleone" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180742v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lasseur" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Napoleone" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753734v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rossignol" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouveau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757068v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Clerton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195217v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195201v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756342v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759217v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Meschy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763367v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761862v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761645v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roche" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrasco" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761935v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Nozi&#232;res" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760840v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621678v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.1.2221" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04911694v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767093v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181705v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vigne" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198420v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Audiot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650799v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Huguenin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150561v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vall" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/extract/706" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017203v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1726/9782759234868/elevages-au-paturage-et-developpement-durable-des-territoires-mediterraneens-et-tropicaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770383v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179868v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03656466v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laura" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/free_download?document_id=1114400&amp;amp;product_form=ebook&amp;amp;publication_type=pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087404v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1192-2.c015" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796532v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195144v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carrasco" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824899v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pomi&#232;s" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04963961v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Garambois" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cardere.fr/doc/X-RP38.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791448v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Biju&#8208;duval" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791226v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01254494v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>