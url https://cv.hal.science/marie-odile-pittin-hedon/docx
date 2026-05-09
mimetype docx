--- v0 (2026-03-22)
+++ v1 (2026-05-09)
@@ -126,881 +126,1346 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Edinburgh Companion to Alasdair Gray and the Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edinburgh University Press. 2026, 9781399551373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scottish Writing after Devolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Hames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edinburgh University Press, 2022, 9781474486170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Women and Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Franche Comté. , In press, Philippe Laplace, 978-2-84867-674-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Space of Fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scottish Literature International</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9781908980090</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generic Instability and Identity in the Contemporary Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madelena Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Madelena Gonzalez; Marie-Odile Pittin-Hédon. Cambridge Scholars Press, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generic Instability and Identity in the Contemporary Novel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Madelena Gonzalez; Marie-Odile Pittin-Hedon. Cambridge Scholars Publishing, 2010, 1-4438-1732-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borders and Lines of Fracture: John Burnside, Roseanne Watt and Havergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lindsay Blair; Camille Manfredi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermedial Art Practices as Cultural Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2025, 978-1-032-53601-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“ ‘They peer at my dark land’: The Ethics of Storytelling in Twenty-First-Century Scottish Women’s Writing”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scottish Writing after the Devolution: Edges of the New, Edinburgh</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edinburgh University Press, pp.35-56, 2022, 9781474486170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Selkies, kelpies and fairies: Kirsty Logan’s contemporary sea creatures”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Besançon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’eau en Ecosse / Water in Scotland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.83-94, 2022, 978-2-84867-904-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghosts from the future: post-apocalyptic narratives in Scotland and the displacement of memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memory and Identity: Ghosts of the Past in the English-speaking World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9781032012841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
+                <w:t xml:space="preserve">Camille Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Hames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scottish Writing after the Devolution: Edges of the New</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edinburgh University Press, pp.1-16, 2022, 9781474486170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Punishment and crime in Jenni Fagan’s The Panopticon”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berton, Jean et Bill Findlay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crime, Punishment and the Scots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche Comté, pp.163-174, 2019, 978-2-84867-659-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature against Amnesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alasdair Gray: Ink for Worlds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-1-137-40177-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;quot;The Imp of the Perverse&amp;quot;: Female Crime Writers in Contemporary Scottish Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abouddahab, Rédouane ; Paccaud-Huguet, Josiane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiction, Crime, and the Feminine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scottish Contemporary Popular and Genre Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ian Brown; Alan Riach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Edinburgh Companion to Twentieth-Century Scottish Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edinburgh University Press, 2009, 978 0 7486 3694 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“In the Shadow of the Necropolis”: Historylessness, tradition and (re)creation in Janice Galloway’s Foreign Parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prado Pérez, José Ramon ; Llorens Cubedo, Didac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Literatures of Old: Dialogues of Tradition and Innovation in Anglophone Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2008, 978 1847 186232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-imagining the City: End of the Century Cultural Signs in the novels of McIlvanney, Banks, Gray, Welsh, Kelman, Owens and Rankin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ian Brown; Thomas Owen Clancy; Susan Manning; Murray Pittock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Edinburgh History of Scottish Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Edinburgh University Press, 2007, Modern Transformations: New Identities (from 1918), 978 0 7486 2482 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1010,443 +1475,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KEEP ALERT. KEEP ALIVE. KEEP MOVING&amp;quot;: VULNERABILITY, INVISIBILITY AND THE ETHICS OF CARE IN KAREN CAMPBELL'S PAPER CUP (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">“What Matters in Contemporary Anglophone Cultures”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMMA, Université Montpellier Paul-Valéry, Mar 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Literary Canon from a Scottish Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literature and Forms of Knowledge across the long Nineteenth Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The weight of water&amp;quot;: Sarah Moss's Summerwater (2020) and Cold Earth (2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Annual conference of the SFEE (Societé Française d'Etudes Ecossaises): Unions/disunions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Edinburgh, May 2024, Edimbourg (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diaspora of Sorts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Scottish Literatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Nottingham, Jul 2024, Notingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“’Like I believe I was born once’: Memory as territory in Jenni Fagan’s The Panopticon and Kirstin Innes’s Scabby Queen”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFEEC 2022 - Territories and Memories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, Paris, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseanne Watt's film poem Havergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third World Congress of Scottish Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charles University, Jun 2022, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1456,1085 +1921,695 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Pauvres Créatures”: Alasdair Gray, auteur du roman derrière le film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://theconversation.com/pauvres-creatures-alasdair-gray-auteur-du-roman-derriere-le-film-221639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Grands Entretiens d’e-Rea, making of : entretien avec Sophie Vallas (par Marie-Odile Pittin-Hédon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Signing off on the right side of History?” Relating in Louise Welsh’s apocalyptic trilogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/erea.14054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the Future: Contemporary Scottish Literature and the Nation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes écossaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“One Person, Two Names”: Confluence in Jackie Kay’s Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes écossaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Scotland and the Sea, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regaining Control: Jenni Fagan, The Panopticon (2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Scottish Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Studies In Scottish Literature, 43 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caledonia Dreaming : commitment, literature and independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire de la société britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18, pp.129-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/osb.1831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Imagine Lanark meets Something Leather, with a kind of Poor Things feel to it”: The politics of rewriting in Alasdair Gray’s Old Men in Love</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes écossaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Empire - Recherche en cours, 14, pp.229-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Jean-Claude Van Damme and Mother Superior”: la transgression chez Iain Banks et Irvine Welsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Pittin-Hedon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes écossaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, L'Utopie, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434843v1</w:t>
-              </w:r>
-[...388 lines deleted...]
-                <w:t xml:space="preserve">hal-01434782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2602,51 +2677,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A33E9C68"/>
+    <w:nsid w:val="4438B530"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2833,51 +2908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-odile-pittin-hedon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-1137-1439" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925518v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Pittin-Hedon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966666v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966617v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Memory-and-Identity-Ghosts-of-the-Past-in-the-English-speaking-World/Pilliere-Bigand/p/book/9781032012841" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966654v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manfredi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hames" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02568761v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01434819v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435247v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946866v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946883v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946877v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966684v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946889v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04347896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.14054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668484v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1831" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01434843v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02619545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asls.arts.gla.ac.uk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelena Gonzalez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01434782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-odile-pittin-hedon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-1137-1439" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565556v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manfredi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Pittin-Hedon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966696v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Hames" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02619545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304187v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://asls.arts.gla.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03237815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madelena Gonzalez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01434782v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966666v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966670v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966617v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Memory-and-Identity-Ghosts-of-the-Past-in-the-English-speaking-World/Pilliere-Bigand/p/book/9781032012841" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966654v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02568761v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01434819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01435261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966684v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04347896v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.14054" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966638v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668484v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.1831" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01304171v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01434843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>