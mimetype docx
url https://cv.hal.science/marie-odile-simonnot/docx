--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Odile Simonnot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining of Nickel: Finally Becoming a Reality at Commercial Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufus Chaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.acs.est.5c08259. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c08259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling reactive transport and speciation models to study nanofiltration of metallic salts from an acid leachate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szymczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 378, pp.134757. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.134757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges associated with the recovery of Co– and As-bearing minerals from aged mine tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Teillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ait-Khouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guittonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 222, pp.109167. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2024.109167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel hydrometallurgical process for zinc recovery from hyperaccumulator plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Diemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.102818. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rechem.2025.102818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of using portable X-ray fluorescence to identify gold hyperaccumulator plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.100556. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envadv.2024.100556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of precipitates susceptible to clogging of sump filters after a Loss-of-Coolant-Accident in PWRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie LE MAOUT ALVAREZ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Minne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.734-744. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2022.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04387414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Selective Transformation of Ceria Sulfation and Iron/Manganese Mineralization for Enhancing the Selective Recovery of Rare Earth Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shizhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongliang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (8), pp.3357-3368. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c08395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective recovery of rare earth elements and value-added chemicals from the Dicranopteris linearis bio-ore produced by agromining using green fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candie Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 443, pp.130253. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of nickel from strongly acidic bio-ore leachate using a bispicolylamine-based chelating resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Jally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 293, pp.121126. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2022.121126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons remobilization from contaminated porous media by (bio)surfactants washing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.104065. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2022.104065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition and Self-heating Risk Assessment of Hydrocarbon Polluted Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Janès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET2290013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for recovering rare earth elements from the hyperaccumulating fern Dicranopteris linearis from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Jally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiu Rongliang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 166, pp.106879. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2021.106879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the performance of nickel hyperaccumulator plants as combustion fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pacault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.105671. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basis for a new process for producing REE oxides from Dicranopteris linearis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.103961. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.103961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of nickel hyperaccumulator plants investigated by experimental and thermodynamic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.162-174. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake, translocation and accumulation of nickel and cobalt in Berkheya coddii, a ‘metal crop’ from South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian L D Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.1278-1289. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0mt00099j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of biosurfactant using the endemic bacterial community of a PAHs contaminated soil, and its potential use for PAHs remobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 709, pp.136143. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical oxidation efficiency for aged, PAH-contaminated sites An investigation of limiting factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.103061. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2019.103061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of carbon in constructed technosols: in situ monitoring over a decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 337, pp.641 - 648. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle impacts of soil construction, an innovative approach to reclaim brownfields and produce nonedible biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.36 - 43. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.11.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction of Ni from a toxic industrial sludge amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.173 - 181. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of nickel extracted from hyperaccumulator plants by water leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guilpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.192-200. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2018.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-reduction removal of Cr(VI) by tobacco petiole pyrolytic biochar: Batch experiment, kinetic and mechanism studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijing Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanxue Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongliang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268, pp.149 - 157. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2018.07.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a Road Stormwater Retention Pond Able to Intercept Deicing Salt?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 229 (8), </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-018-3908-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining of hyperaccumulator biomass: Study of leaching kinetics of extraction of nickel, magnesium, potassium, phosphorus, iron, and manganese from Alyssum murale ashes by sulfuric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of rare earth elements from Dicranopteris dichotoma by an enhanced ion exchange leaching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongliang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.208 - 213. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Sustainable Agromining Systems in Agricultural Ultramafic Soils for Nickel Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Susan Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (Article 44), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2018.00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-ignition behavior of metal hyperaccumulator plants: influence of metal content on their thermal stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pacault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Laird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.193-198. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1977033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant-facilitated dechlorination of 2,2′,5,5′-tetrachlorinated biphenyl using zero-valent iron in soil/sediment solution: Integrated effects of plausible factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingxin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongfei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wencheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 212, pp.845 - 852. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.08.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of up-scaling on the quality of ashes obtained from hyperaccumulator biomass to recover Ni by agromining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.26-33. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of colloidal transport of PAHs during column experiments run with contaminated soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (10), pp.9220-9228. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8586-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zerovalent iron in conjunction with surfactants to remediate sediments contaminated by polychlorinated biphenyls and nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingxin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongfei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.479 - 488. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effectiveness of soil heating prior or during in situ chemical oxidation (ISCO) of aged PAH-contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (12), pp.11265 - 11278. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8731-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel process to recover cadmium and zinc from the hyperaccumulator plant Noccaea caerulescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of zinc and manganese from pyrometallurgy sludge by hydrometallurgical processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168, pp.311 - 321. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromine : valorisation du nickel extrait des sols par des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et carrières (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS n°20, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of agromining chain highlights role of erosion control and bioenergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139, pp.770 - 778. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.08.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing purity of ammonium nickel sulfatehexahydrate and production sustainability in anickel phytomining process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.26-32. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2015.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles surfaces accessibles par la mobilisation de surfaces agricoles polluées impropres à la production de produits alimentaires : le projet LORVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.69-74. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137736430850764E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of oxidant doses for in situ chemical oxidation of soils contaminated by polycyclic aromatic hydrocarbons (PAHs): A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 312, pp.280 - 297. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction of Na+ and Cl− by Atriplex halimus L. and Atriplex hortensis L.: A promising solution for remediation of road runoff contaminated with deicing salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Framont-Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Leblain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire de Rouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.182-189. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.05.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysimeter monitoring as assessment of the potential for revegetation to manage former iron industry settling ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 526, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals in the Future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan J. M. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger D. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufus L. Chaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. N. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (8), pp.4773-4780. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es506031u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected evolution of a Technosol derived from excavated Callovo-Oxfordian clay material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.332-346. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-014-1020-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of trace elements and retention of Cu and Zn by mineral and organic materials used in green roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schwager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (8), pp.1789-1801. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-014-0962-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity, estimability and correlation of parameters describing equilibrium and nonequilibrium transports of bromide tracer in the field lysimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet V. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abderrazak Latifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (4), pp.445-466. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2014.950759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistical enhancement by Ni2+ and Tween-80 of nanoscale zerovalent iron dechlorination of 2,2 `,5,5 `-tetrachlorinated biphenyl in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingxin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongfei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (1), pp.555-564. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3278-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the Zn and Mn extraction from pyrometallurgical sludge in the steel manufacturing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 158, pp.48-54. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of plant density in nickel-phytomining field experiments with Alyssum murale in Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (1-2), pp.72-77. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/BT14285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenetic Trends in Soils Formed in Technogenic Parent Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 180 (4/5), pp.182-192. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SS.0000000000000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and Combustion of Ni-Hyperaccumulators for the Phytomining Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (10), pp.1058-1072. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2013.810585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Technosol as archives of organic matter related to past industrial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 487 (2014), pp.389-398. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Hydraulic Parameters Characterizing Preferential Water Flow: Estimability Analysis and Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet V. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Latifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (10), </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HE.1943-5584.0000953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des exportations minérales et remédiations aux dégradations des sols. Compte rendu de l’atelier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters describing nonequilibrium transport of polycyclic aromatic hydrocarbons through contaminated soil columns: Estimability analysis, correlation, and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet V. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gujisaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abderrazak Latifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 158, pp.93-109. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early transformation and transfer processes in a Technosol developing on iron industry deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (4), pp.470-484. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of selenium oxyanions through TiO2porous media: Column experiments and multi-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Švecová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 160, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Road Deicers in a Retention Pond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Measurement Technologies and Instrumentation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijmtie.2013010104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and potential pedogenetic processes of a Technosol developing on iron industry deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.555-568. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0513-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidant selection to treat an aged PAH contaminated soil by in situ chemical oxidation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanina Kabeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), pp.1261-1268. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimability Analysis and Optimisation of Soil Hydraulic Parameters from Field Lysimeter Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abderrazak Latifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (2), pp.485-504. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-013-0155-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH oxidation in aged and spiked soils investigated by column experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (3), pp.406-414. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of biochar on soil heavy metal mobility are controlled by intra-particle diffusion and soil pH increase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Cropping Systems for Metal-Contaminated Sites: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Hao-Bo Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Zhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong-Liang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.470-488. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(12)60032-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Contamination due to E-Waste Disposal and Recycling Activities: A Review with Special Focus on China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-H. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.434-455. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(12)60030-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new process for nickel ammonium disulfate production from ash of the hyperaccumulating plant Alyssum murale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 423, pp.111-119. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.01.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to remediate a BTEX contaminated chalky aquifer by in situ chemical oxidation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 ((9)), pp.1181-1187. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of PAHs availability on chemical oxidation efficiency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Des procédés au service du produit au coeur de l'Europe : actes du XIIIème Congrès de la Société française de génie des procédés, Lille Grand Palais, du 29 nov. au 1er décembre 2011, 101, pp.Axx/1--Axx/6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex conductivity response to microbial growth and biofilm formation on phenanthrene spiked medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (3), pp.558-564. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for obtaining nickel metal from the hyperaccumulator plant Alyssum murale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of selenium oxyanions on TiO2 (rutile) studied by batch or column experiments and spectroscopic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dossot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 ((3)), pp. 764-772. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.02.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process engineering for environment protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338-339, pp.92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of a solid coal tar sampled from a contaminated soil and of the organics transferred into water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (2), pp.352-359. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2009.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eluto-frontal chromatography to simulate chemical weathering of COx by low-molecular-weight organic compounds and early pedogenesis processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (1), pp.71-83. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potassium permanganate oxidation of phenanthrene and pyrene in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Tereza de Souza E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdinete Lins da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benicio de Barros Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 168 (2-3), pp.1269-1273. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Mixing-Cell-in-Series Model to Predict Breakthrough Curve in Chemically Heterogeneous Media at Column Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Semra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Product and Process Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.article 31. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1934-2659.1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene and pyrene oxidation in contaminated soils using Fenton's reagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. T. de Souza E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. L. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Barros Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 161 (2-3), pp.967-973. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2008.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene and pyrene oxidation in contaminated soils using Fenton's reagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.T.S. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lins da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Barros Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 161 (2-3), pp.967-973. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2008.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potassium permanganate oxidation of phenanthrene and pyrene in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.T.S. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lins da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Barros Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 168 (2-3), pp.1269-1273. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical leaching of nickel from the seeds of the metal hyperaccumulator plant Alyssum murale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100 (1-2), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Mixing-Cell-in-Series Model to Predict Breakthrough Curve in Chemically Heterogeneous Media at Column Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Semra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Product and Process Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.article 31. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1934-2659.1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie des procédés au service de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 338-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical heterogeneity on adsorbed solute dispersion at column scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Semra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (4), pp.950-956. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chemical oxidation on soil quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Souza E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (Issue 2), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between batch and column experiments to determine the surface charge properties of rutile TiO2 powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 325 (2), pp.363-370. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2008.05.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00308512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between batch and column experiments to determine the surface charge properties of rutile TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 325 (2), pp. 363-370. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10529-008-9832-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of organic material in Huangpu River and treatability with the O3-BAC process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-F. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-J. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (Issue 2), pp.348-355. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2007.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical degradation of diethyl phthalate with UV/H2O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Yu. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-F. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-J. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 139 (Issue 1), pp.132-139. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sulphate sorption on Callovo-Oxfordian argillites by batch, column and through-diffusion experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tevissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (Issues 8-14), pp.552-558. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2006.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAHs and Organic Matter Partitioning and Mass Transfer from Coal Tar Particles to Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benhabib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (19), pp.6038-6043. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0600431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of iodide retention on Callovo-Oxfordian argillites and its influence on iodide migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tevissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Descotes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (Issue 10-14), pp.497-654. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2006.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural manganese oxide: Combined analytical approach for solid characterization and arsenic retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (11), pp.2715-2724. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent anion exchange with a resin having weakly and strongly basic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (7), pp.1849-1858. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2004.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive behavior of natural manganese oxides toward the adsorption of phosphate and arsenate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (11), pp.2785-2791. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie0106534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key parameters controlling an adsorption process for the selective removal of arsenic from drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (5-6), pp.111-117. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2002.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-controlled adsorption of arsenate on a natural manganese oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (24), pp.6194-6199. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie020269m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical resolution of a cyclic two-way chromatographic binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48 (2), pp.245-251. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.690480208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of arsenate from drinking water with a natural manganese oxide in the presence of competing anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (2), pp.167-173. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2001.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la sorption d’hydrocarbures aromatiques polycycliques en milieux poreux naturels saturés par chromatographie éluto-frontale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, N°19 - 3ème trimestre 2000, pp.40-44. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron removal from drinking water with a boron selective resin: is the treatment really selective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34 (1), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1354(99)00130-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective removal of fluoride ions by a two-way ion-exchange cyclic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (17), pp.3341-3352. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(00)00009-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modelling of gelatin production from bone powder: elaboration of an overall kinetic scheme for the acid process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Nicolas-Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Brajoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 67 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1385-8947(97)00010-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for capacity variations of weak-acid and weak-base ion-exchangers as a function of the ionic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Nicolas-Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Fernandez Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chenevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grévillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 17 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0923-1137(92)90568-M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the chemical effects on the clogging of a solution filter in LOCA and SA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mtoilibou Abdallah Keymoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference Nuclear Energy for New Europe (NENE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jožef Stefan Institute (JSI), Sep 2025, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromine des métaux sur une friche polycontaminée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è Rencontres Nationales de la Recherche sur les sites et sols pollués, ATELIER 5B : Nouvelles opportunités pour de nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France. pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical tests to study potential chemical effects on sump clogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCCS 2021 OECD/NEA Specialist Workshop on Reactor core and containment cooling systems long term management and reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Levice, Slovakia. Paper #1310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenic evolution of soils of urban, industrial, traffic, mining and military areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séré Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schwartz Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies, Aug 2021, Genève (virtual), Switzerland. pp.72-74, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-998-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of a biosurfactant for a treatment​ for soils impacted by​ Polycyclic Aromatic Hydrocarbons (PAHs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AquaConSoil, May 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradation des HAPs dans les sols, assistée par lavage au biosurfactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment to evaluate the impacts of NBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Based Solutions (NBS) to improve biodiversity in anthropized environments symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de carbone dans les Technosols construits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire organisé par le Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometallurgical treatment of Ni hyperaccumulator biomass : from plants to end-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guilpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Jally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mineral Processing Congress (IMPC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Moscou, Russia. Paper #927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un traitement pour la dépollution des sites contaminés aux Hydrocarbures Aromatiques Polycycliques (HAP) par lavage aux biosurfactants et biodégradation dynamisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersol' 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersol, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental remediation: Selection of a biosurfactant for a new method of treatment for soils and waters impacted by Polycyclic Aromatic Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnergy Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pole Avenia, Jul 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil development in ion-adsorbed rare earth elements mine tailings to assess the sustainability of the reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenshen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a biosurfactant-enhanced treatment for soils impacted by Polycyclic Aromatic Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Bioremediation Conference (EBC-VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfers and impact of deicer salt on road retention ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Winter Road Congress Gdánsk 2018 - PIARC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Gdánsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Biosurfactant-Enhanced Treatment for Soils Impacted by PAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELEVENTH INTERNATIONAL CONFERENCE ON REMEDIATION OF CHLORINATED AND RECALCITRANT COMPOUNDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BATTELLE, Apr 2018, Palm Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de la charge polluante (matière en suspension, NACI) au sein d&apos;un bassin de rétention routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIARC 2018, The 15th International Winter Road Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Gdansk, Pologne. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution load (metal trace elements and sodium chloride) transfer dynamics at water-sediment interface in road retention basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIARC 2018 - XVth International Winter Road Congress / AIPCR 2018 - XVe Congrès international de la Viabilité Hivernale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REE recovery from mine tailings via the hyperaccumulator D. dichotoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongliang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Mineral Processing Congress Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REE Recovery from the Fern D. Dichotoma by Acid Oxalic Precipitation After Direct Leaching with EDTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction 2018: Proceedings of the First Global Conference on Extractive Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada. pp. 2659-2667 - paper #224, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95022-8_224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de plantes hyperaccumulatrices pour la production d'énergie et de sels de nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramez Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Jul 2017, Nancy, France. Papier #3.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of metal-contaminated soils with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiu Rongliang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Universiti Sains Malaysia – University of Lorraine Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of carbon in constructed Technosols: in situ monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d’un soutien thermique modéré pour augmenter l’efficacité de l’oxydation chimique de sols lourdement contaminés par des HAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés - SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal trace elements and sodium chloride transfer dynamics in road retention basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining: producing Ni salts from the biomass of hyperaccumulator plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2016: XXVIII International Mineral Processing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Quebec, Canada. pp 1983-1988 Paper #445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of zinc, manganese and lead from pyrometallurgical sludge by hydrometallurgical processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2016: XXVIII International Mineral Processing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Quebec, Canada. pp 2481-2489 - Paper #311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining for nickel: a complete chain that optimizes ecosystem services rendered by ultramafic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan John Martin Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2016: XXVIII International Mineral Processing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Institute of Mining, Metallurgy and Petroleum, Sep 2016, Quebec, Canada. pp 1961-1966 - Paper #445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel agromining for ANSH production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current developments in agromining and phytomining.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2015: 13th International UFZ-Deltares Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorver project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining for nickel: a complete chain that optimizes ecosystem services rendered by ultramafic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SGA Meeting “Mineral Resources in a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits (SGA). DEU., Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of biochar on the mobility of metals and nutrients in contaminated soils: a two-column leaching experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse végétale à usage industriel à partir de sites et matériaux délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer dynamics of road deicing salts in a retention pond for road water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIARC 2014 − XIVth International Winter Road Congress / AIPCR 2014 − XIVe Congrès international de la Viabilité Hivernale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Andorre, Andorra</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomining: a win-win partnership between agronomy and chemical engineering to recycle metals dispersed in soil. GPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPE – 4th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sevilla, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Sino-French Workshop on Soil Pollution and Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of halophytes for phytoremediation of road runoff contaminated by deicing salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI th International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilisation des métaux lourds par le biochar : une nouvelle voie de remédiation des sols pollués?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2013 - XIVe congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early pedogenesis of a Technosol developing on iron industry deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA) of International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of metals in a Technosol developing ona former settling pond of iron industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noële Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lysimeter-Sap Flow Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Freising, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects assessment of biochar to remediate heavy-metals contaminated soils,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME 2012) Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Microbiologie du Sol et de l'Environnement (CMSE). FRA., Oct 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La refonctionnalisation écologique des sols par la revégétalisation : une autre manière d’utiliser le végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières de valorisation de la biomasse végétale produite sur sols pollués: enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sonia Provent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is vegetalization a sustainable solution to manage a former settling pond of iron industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction des éléments en traces métalliques par les plantes hyperaccumulatrices (As, Cd, Ni et Zn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH and heavy metal transport in a polluted soil : is there an alternative to field scale experiments ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International UFZ-Deltares/TNO Conference on management of soil, groundwater &amp; sediments (CONSOIL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH and heavy metal transfer from the soil to the water table : a lysimeter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotrons and Lysimeters 2010 "Key tools for studying terrestrial ecosystem respones to global change, to pollutants and the ecological engineering" (ECOTRONS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expériences de laboratoire permettent-elles de prévoir le transport de HAP et de métaux à l'échelle du lysimètre de terrain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gujisaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Nationales de la Recherche sur les Sites et Sols Pollués. Pollutions locales et diffuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in situ et à long terme du devenir et des conséquences environnementales de la multipollution d’un sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Nationales de la Recherche sur les Sites et Sols Pollués. Pollutions locales et diffuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de HAP et de métaux dans les sols : du laboratoire au terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP). FRA., Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle diffusion controls PAH migration in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in situ et à long terme du devenir et des conséquences environnementales de la multipollution d’un sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France. 400 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation à l'échelle du terrain du transfert vers la ressource en eau de HAP et métaux présents dans un sol de friches industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès International du GRUTTEE "Ressources en eau : Quels outils scientifiques pour une gestion durable de leur qualité ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH and heavy metal transport in soils : from laboratory tests to field scale experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, NewYork, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des sols par oxydation chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village UPDS ( Union des Professionnels de la Dépollution des Sites)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of heavy metals on PAH sorption onto soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConSoil 2008: 10th International Conference on Soil-Water System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie chimique au service de la réhabilitation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon européen de la Recherche et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, PARIS, Porte de Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de l’écodynamique de pollutions mixtes (hydrocarbures aromatiques polycycliques, métaux) dans la rhizosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage écoulement-interactions dans les sols insaturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gujisaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès de la Société française de Génie des procédés (SFGP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des méthodes chromatographiques à l'étude de la migration de 129I dans les argilites du Callovo-Oxfordien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tevissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphate sorption on Callovo-Oxfordian argillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Meeting on “Clays in natural and engineered barriers for radioactive waste confinement”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de traitement des sols pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Européenne d'été - EEIGM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of iodide retention on Callovo-Oxfordian argillites and its influence on iodide migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tevissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column experiments : a powerful tool to study adsorption processes in soils. South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Guanghzou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la production de biosurfactant sur la remobilisation et la biodégradation des HAP par une communauté bactérienne issue d'un site contaminé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne - AFEM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of deicer salt in treatment ponds : transfer and impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIARC 2018 – XVth International Winter Road Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Gdansk, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium and zinc recovery from soils using hyperaccumulator plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaconsoil 2017 - 14th international conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the storage of organic carbon in constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du carbone organique dans des sols construits à partir de délaissés industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining for nickel: a complete chain that optimizes ecosystem services rendered by ultramafic landscapes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII International Mineral Processing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Québec, Canada. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling nickel from hyperaccumulator plants at the pilot scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaconsoil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction and phytomining of trace elements from soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV Congresso Brasileiro de Ciência do Solo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Natal, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using biochar for decreasing the mobility of metals in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico City, Mexico. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConsoil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel agromining: a new phytotechnology to recover nickel from secondary resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling 2015: A challenge for chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Metz, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of selected halophytes for phytodesalination of road runoff polluted by deicing salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Framont-Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Leblain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth International UFZ-Deltares Conference on Sustainable Use and Management of Soil, Sediment and Water Resources – AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel Phytoextraction by Seven Populations of Hyperaccumulating Brassicaceae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Frota-Madeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SGA Meeting “Mineral Resources in a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de phytoextraction du Ni par 7 populations de Brassicacées hyperaccumulatrices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Frota-Madeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole Doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nancy, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse à usage industriel à partir de sites & matériaux délaissés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres nationales de la Recherche sur les sites et sols pollués, journées techniques nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic sorption properties in a chronosequence of soils derived from clay parent material. One century of the discovery of arsenicosis in Latin America (1914 – 2014).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Arsenic in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Buenos Aires, Argentina. 2014, Proceedings of the 5th international congress on arsenic in the environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brussels, Belgium. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperaccumulation of Ni in serpentines of Albania and Continental Greece: what are the trade-off between accumulated elements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.M. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Konstantinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Serpentine Ecology (ICSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kota Kinabalu, Bornéo, Malaysia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends for nickel phytomining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. ICSE2014 - 8th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kota Kinabalu, Malaysia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New information for phytoextraction and phytomining.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of heavy metals in a former settling pond of iron industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International UFZ-Deltares Conference on Groundwater-Soil-Systems and Water Resource Management (AquaConsoil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cropping systems for nickel phytomining by hyperaccumulators in ultramafic soils of the Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomining of Ni: how hyperaccumulation traits can be used in green mining?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the Society of Environmental Toxicology and Chemistry – Special Session « Metallophytes » SS05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel recycling from the biomass of the hyperaccumulating plant Alyssum murale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hydrometallurgical process for soil remediation and nickel recovery from hyperaccumulating plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 7. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new process to produce nickel ammonium disulfate from the hyperaccumulating plant Alyssum murale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nancy, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization mechanisms of heavy metals in contaminated soils with biochar amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and early pedogenetic evolution of a Technosol developing on iron industry deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012, 4th International Congress Eurosoil 2012 - Soil Science for the benefit of Mankind and Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cropping systems for Ni phytomining by hyperaccumulators in ultramafic soils of the Balkans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nancy, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomining, a means for soil remediation and metal recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ghent, Belgium. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Technosols developing on former settling pond comparable to natural soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marrakech, Morocco. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH and heavy metal transfer from the soil to the water table: a lysimeter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotrons and Lysimeters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de l’atténuation naturelle et de l’impact environnemental de polluants organiques (hydrocarbures aromatiques polycycliques) dans un sol de friche industrielle en présence ou non de végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Matières organiques et environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sainte Maxime, France. , Biogeochemistry, 106 (1), 2009, Biogeochemistry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals, 2nd edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan J.M. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland AG, 2021, Series Title: Mineral Resource Review, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Soil Remediation and Rehabilitation Existing and Innovative Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Pechaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2020, </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40348-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of graphene nanocomposites in the remediation of contaminated soils: Synergies, effectiveness, and liabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago José Marques Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Gomes Ghislandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vinicius Fernandes Lima Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício Alves da Motta Sobrinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitrios A. Giannakoudakis; Lucas Meili; Ioannis Anastopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Materials for Environmental Remediation Applications: Adsorption and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.299-326, 2023, 978-0-323-91894-7. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91894-7.00020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agromine, filière de valorisation des métaux contenus dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cathelineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le recyclage, enjeu pour l’économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-288, 2023, Sciences - Géosciences - Ressources naturelles : la recherche fondamentale appliquée, 978-1-78948-162-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Plants to Products: Gold, REEs and Other Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Jally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van der Ent A., Baker A.J.M., Echevarria G., Simonnot M.O., Morel J.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: farming for metals, extracting unconventional resources using plants. 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.63-74, 2021, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions and Outlook for Agromining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. van der Ent; A.J.M. Baker; G. Echevarria; M.O. Simonnot; J.L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: farming for metals, extracting unconventional resources using plants. 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland AG, pp.485-489, 2021, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element Case Studies: Rare Earth Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Na Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Xiang Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. van der Ent; A.J.M. Baker; G. Echevarria; M.O. Simonnot; J.L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: farming for metals, extracting unconventional resources using plants. 2nd Edition,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland AG, pp.471-483, 2021, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment and Ecosystem Services of Agromining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. van der Ent; A.J.M. Baker; G. Echevarria; M.O. Simonnot; J.L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: farming for metals, extracting unconventional resources using plants. 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.75-98, 2021, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of nickel hyperaccumulator plants to nickel products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. van der Ent; A.J.M. Baker; G. Echevarria; M.O. Simonnot; J.L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: farming for metals, extracting unconventional resources using plants, 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland AG, pp.47-62, 2021, 978-3-030-58903-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining from secondary resources: recovery of nickel and other valuable elements from waste materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tognacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Buteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord Machinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van der Ent A., Baker A.J.M., Echevarria G., Simonnot M.O., Morel J.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: farming for metals, extracting unconventional resources using plants. 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland AG, pp.299-321, 2021, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel Recovery from Hyperaccumulator Plants Using a Chelating Resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guilpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction 2018. The Minerals, Metals &amp; Materials Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1961-1969, 2018, Extraction 2018. The Minerals, Metals &amp; Materials Series, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95022-8_162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des sols par désorption thermique conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Haemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J3984, 2018, Techniques de l'Ingénieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of bio-ore to products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: farming for metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9783319618982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment and ecosystem services of agromining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining : farming for metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.53-73, 2018, 978-3-319-61898-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element Case Studies: Rare Earth Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Na Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 312 p., 2018, Mineral Resource Reviews, 978-3-319-61898-2. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61899-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of strategic metals from urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within cities : global approaches to their sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schweizerbart science pub., 2017, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedological engineering for brownfield reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within cities : global approaches to their sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schweizerbart Science Pub., pp.152-158, 2017, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de production d'un sel de sulfate double de nickel et d'ammonium à partir de plantes hyperaccumulatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canada, N° de brevet: Brevet canadien n°2.731.457,4 février 2011, international PCT/CA2012/050059. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de la chromatographie frontale des proteines par échange d'anions : application à l'albumine du serum bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nicolas-Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Institut National Polytechnique de Lorraine, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991INPL016N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId681"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Odile Simonnot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (103)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining of Nickel: Finally Becoming a Reality at Commercial Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Aarts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufus Chaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.acs.est.5c08259. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5c08259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling reactive transport and speciation models to study nanofiltration of metallic salts from an acid leachate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Porqueddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Szymczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 378, pp.134757. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2025.134757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges associated with the recovery of Co– and As-bearing minerals from aged mine tailings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Teillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Ait-Khouia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guittonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 222, pp.109167. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2024.109167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a novel hydrometallurgical process for zinc recovery from hyperaccumulator plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Diemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18, pp.102818. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rechem.2025.102818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of using portable X-ray fluorescence to identify gold hyperaccumulator plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.100556. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envadv.2024.100556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of precipitates susceptible to clogging of sump filters after a Loss-of-Coolant-Accident in PWRs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie LE MAOUT ALVAREZ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Minne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 189, pp.734-744. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2022.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">irsn-04387414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the Selective Transformation of Ceria Sulfation and Iron/Manganese Mineralization for Enhancing the Selective Recovery of Rare Earth Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengping Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shizhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongliang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (8), pp.3357-3368. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c08395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective recovery of rare earth elements and value-added chemicals from the Dicranopteris linearis bio-ore produced by agromining using green fractionation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candie Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 443, pp.130253. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of nickel from strongly acidic bio-ore leachate using a bispicolylamine-based chelating resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Jally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 293, pp.121126. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2022.121126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polycyclic aromatic hydrocarbons remobilization from contaminated porous media by (bio)surfactants washing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.104065. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2022.104065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignition and Self-heating Risk Assessment of Hydrocarbon Polluted Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Janès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET2290013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for recovering rare earth elements from the hyperaccumulating fern Dicranopteris linearis from China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Jally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Muhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiu Rongliang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 166, pp.106879. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mineng.2021.106879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the performance of nickel hyperaccumulator plants as combustion fuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pacault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dufaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 140, pp.105671. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2020.105671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02983609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion of nickel hyperaccumulator plants investigated by experimental and thermodynamic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cassayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.M. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.162-174. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2020.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basis for a new process for producing REE oxides from Dicranopteris linearis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (4), pp.103961. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2020.103961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake, translocation and accumulation of nickel and cobalt in Berkheya coddii, a ‘metal crop’ from South Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian L D Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.1278-1289. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0mt00099j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of biosurfactant using the endemic bacterial community of a PAHs contaminated soil, and its potential use for PAHs remobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 709, pp.136143. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02504258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical oxidation efficiency for aged, PAH-contaminated sites An investigation of limiting factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.103061. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2019.103061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle impacts of soil construction, an innovative approach to reclaim brownfields and produce nonedible biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.36 - 43. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.11.152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of carbon in constructed technosols: in situ monitoring over a decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 337, pp.641 - 648. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction of Ni from a toxic industrial sludge amended with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 196, pp.173 - 181. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption-reduction removal of Cr(VI) by tobacco petiole pyrolytic biochar: Batch experiment, kinetic and mechanism studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weijing Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanxue Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhihua Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongliang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioresource Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 268, pp.149 - 157. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biortech.2018.07.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a Road Stormwater Retention Pond Able to Intercept Deicing Salt?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 229 (8), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-018-3908-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of nickel extracted from hyperaccumulator plants by water leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guilpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 180, pp.192-200. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2018.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining of hyperaccumulator biomass: Study of leaching kinetics of extraction of nickel, magnesium, potassium, phosphorus, iron, and manganese from Alyssum murale ashes by sulfuric acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.10.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of rare earth elements from Dicranopteris dichotoma by an enhanced ion exchange leaching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yetao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongliang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 130, pp.208 - 213. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cep.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Sustainable Agromining Systems in Agricultural Ultramafic Soils for Nickel Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Susan Kidd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gonnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (Article 44), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2018.00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-ignition behavior of metal hyperaccumulator plants: influence of metal content on their thermal stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pacault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Laird</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Janes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.193-198. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1977033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfactant-facilitated dechlorination of 2,2′,5,5′-tetrachlorinated biphenyl using zero-valent iron in soil/sediment solution: Integrated effects of plausible factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingxin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongfei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wencheng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 212, pp.845 - 852. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.08.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of up-scaling on the quality of ashes obtained from hyperaccumulator biomass to recover Ni by agromining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Pontvianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.26-33. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of colloidal transport of PAHs during column experiments run with contaminated soil samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Benhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (10), pp.9220-9228. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8586-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zerovalent iron in conjunction with surfactants to remediate sediments contaminated by polychlorinated biphenyls and nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingxin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongfei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siyuan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.479 - 488. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effectiveness of soil heating prior or during in situ chemical oxidation (ISCO) of aged PAH-contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (12), pp.11265 - 11278. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8731-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel process to recover cadmium and zinc from the hyperaccumulator plant Noccaea caerulescens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 174, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of zinc and manganese from pyrometallurgy sludge by hydrometallurgical processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168, pp.311 - 321. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromine : valorisation du nickel extrait des sols par des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines et carrières (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS n°20, pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of agromining chain highlights role of erosion control and bioenergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139, pp.770 - 778. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.08.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing purity of ammonium nickel sulfatehexahydrate and production sustainability in anickel phytomining process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Research and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.26-32. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cherd.2015.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles surfaces accessibles par la mobilisation de surfaces agricoles polluées impropres à la production de produits alimentaires : le projet LORVER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.69-74. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137736430850764E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of oxidant doses for in situ chemical oxidation of soils contaminated by polycyclic aromatic hydrocarbons (PAHs): A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 312, pp.280 - 297. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.03.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction of Na+ and Cl− by Atriplex halimus L. and Atriplex hortensis L.: A promising solution for remediation of road runoff contaminated with deicing salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Framont-Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Leblain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire de Rouck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94, pp.182-189. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.05.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals in the Future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan J. M. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger D. Reeves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufus L. Chaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher W. N. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (8), pp.4773-4780. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es506031u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expected evolution of a Technosol derived from excavated Callovo-Oxfordian clay material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (2), pp.332-346. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-014-1020-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lysimeter monitoring as assessment of the potential for revegetation to manage former iron industry settling ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 526, pp.29-40. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission of trace elements and retention of Cu and Zn by mineral and organic materials used in green roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schwager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ruban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (8), pp.1789-1801. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-014-0962-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity, estimability and correlation of parameters describing equilibrium and nonequilibrium transports of bromide tracer in the field lysimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet V. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abderrazak Latifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (4), pp.445-466. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2014.950759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistical enhancement by Ni2+ and Tween-80 of nanoscale zerovalent iron dechlorination of 2,2 `,5,5 `-tetrachlorinated biphenyl in aqueous solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingxin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zihao Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiongfei Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (1), pp.555-564. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3278-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors influencing the Zn and Mn extraction from pyrometallurgical sludge in the steel manufacturing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 158, pp.48-54. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of plant density in nickel-phytomining field experiments with Alyssum murale in Albania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (1-2), pp.72-77. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/BT14285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenetic Trends in Soils Formed in Technogenic Parent Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 180 (4/5), pp.182-192. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/SS.0000000000000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and Combustion of Ni-Hyperaccumulators for the Phytomining Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Phytoremediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (10), pp.1058-1072. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15226514.2013.810585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Technosol as archives of organic matter related to past industrial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 487 (2014), pp.389-398. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters describing nonequilibrium transport of polycyclic aromatic hydrocarbons through contaminated soil columns: Estimability analysis, correlation, and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet V. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gujisaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abderrazak Latifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 158, pp.93-109. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2014.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Hydraulic Parameters Characterizing Preferential Water Flow: Estimability Analysis and Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet V. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazak Latifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrologic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (10), </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)HE.1943-5584.0000953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation des exportations minérales et remédiations aux dégradations des sols. Compte rendu de l’atelier 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (4), pp.547-557. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early transformation and transfer processes in a Technosol developing on iron industry deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (4), pp.470-484. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport of selenium oxyanions through TiO2porous media: Column experiments and multi-scale modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Švecová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contaminant Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 160, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jconhyd.2014.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Road Deicers in a Retention Pond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Marchetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Measurement Technologies and Instrumentation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (1), pp.39-47. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijmtie.2013010104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00881544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimability Analysis and Optimisation of Soil Hydraulic Parameters from Field Lysimeter Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abderrazak Latifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (2), pp.485-504. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-013-0155-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidant selection to treat an aged PAH contaminated soil by in situ chemical oxidation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanina Kabeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (4), pp.1261-1268. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2013.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and potential pedogenetic processes of a Technosol developing on iron industry deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (3), pp.555-568. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0513-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH oxidation in aged and spiked soils investigated by column experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (3), pp.406-414. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effects of biochar on soil heavy metal mobility are controlled by intra-particle diffusion and soil pH increase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Cropping Systems for Metal-Contaminated Sites: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Hao-Bo Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Hang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shi-Zhong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rong-Liang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.470-488. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(12)60032-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Contamination due to E-Waste Disposal and Recycling Activities: A Review with Special Focus on China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.-H. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-X. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.434-455. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(12)60030-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new process for nickel ammonium disulfate production from ash of the hyperaccumulating plant Alyssum murale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 423, pp.111-119. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.01.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to remediate a BTEX contaminated chalky aquifer by in situ chemical oxidation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Maier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 ((9)), pp.1181-1187. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.06.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of PAHs availability on chemical oxidation efficiency.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Des procédés au service du produit au coeur de l'Europe : actes du XIIIème Congrès de la Société française de génie des procédés, Lille Grand Palais, du 29 nov. au 1er décembre 2011, 101, pp.Axx/1--Axx/6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex conductivity response to microbial growth and biofilm formation on phenanthrene spiked medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (3), pp.558-564. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for obtaining nickel metal from the hyperaccumulator plant Alyssum murale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2011.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of selenium oxyanions on TiO2 (rutile) studied by batch or column experiments and spectroscopic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dossot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 ((3)), pp. 764-772. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.02.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process engineering for environment protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 338-339, pp.92-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of a solid coal tar sampled from a contaminated soil and of the organics transferred into water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89 (2), pp.352-359. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2009.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eluto-frontal chromatography to simulate chemical weathering of COx by low-molecular-weight organic compounds and early pedogenesis processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (1), pp.71-83. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2008.01088.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potassium permanganate oxidation of phenanthrene and pyrene in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.T.S. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lins da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Barros Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 168 (2-3), pp.1269-1273. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potassium permanganate oxidation of phenanthrene and pyrene in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Tereza de Souza E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdinete Lins da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benicio de Barros Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 168 (2-3), pp.1269-1273. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00398893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene and pyrene oxidation in contaminated soils using Fenton's reagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. T. de Souza E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. L. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Barros Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 161 (2-3), pp.967-973. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2008.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Mixing-Cell-in-Series Model to Predict Breakthrough Curve in Chemically Heterogeneous Media at Column Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Semra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Product and Process Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.article 31. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1934-2659.1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenanthrene and pyrene oxidation in contaminated soils using Fenton's reagent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.T.S. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lins da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Barros Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 161 (2-3), pp.967-973. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2008.04.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Mixing-Cell-in-Series Model to Predict Breakthrough Curve in Chemically Heterogeneous Media at Column Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Semra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Product and Process Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.article 31. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2202/1934-2659.1330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical leaching of nickel from the seeds of the metal hyperaccumulator plant Alyssum murale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Taillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrometallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 100 (1-2), pp.10-14. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hydromet.2009.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie des procédés au service de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cloirec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Albasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 338-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical heterogeneity on adsorbed solute dispersion at column scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Semra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 54 (4), pp.950-956. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.11437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chemical oxidation on soil quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Souza E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (Issue 2), pp.282-289. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.01.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between batch and column experiments to determine the surface charge properties of rutile TiO2 powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 325 (2), pp.363-370. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2008.05.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00308512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between batch and column experiments to determine the surface charge properties of rutile TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 325 (2), pp. 363-370. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10529-008-9832-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photochemical degradation of diethyl phthalate with UV/H2O2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Yu. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-F. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-J. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 139 (Issue 1), pp.132-139. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2006.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of organic material in Huangpu River and treatability with the O3-BAC process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-Y. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.-F. Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-J. Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (Issue 2), pp.348-355. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seppur.2007.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of sulphate sorption on Callovo-Oxfordian argillites by batch, column and through-diffusion experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tevissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (Issues 8-14), pp.552-558. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2006.01.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAHs and Organic Matter Partitioning and Mass Transfer from Coal Tar Particles to Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Benhabib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (19), pp.6038-6043. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es0600431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of iodide retention on Callovo-Oxfordian argillites and its influence on iodide migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tevissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Descotes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 31 (Issue 10-14), pp.497-654. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2006.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural manganese oxide: Combined analytical approach for solid characterization and arsenic retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (11), pp.2715-2724. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicomponent anion exchange with a resin having weakly and strongly basic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (7), pp.1849-1858. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2004.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive behavior of natural manganese oxides toward the adsorption of phosphate and arsenate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (11), pp.2785-2791. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie0106534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key parameters controlling an adsorption process for the selective removal of arsenic from drinking water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (5-6), pp.111-117. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2002.0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion-controlled adsorption of arsenate on a natural manganese oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (24), pp.6194-6199. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie020269m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical resolution of a cyclic two-way chromatographic binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIChE Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 48 (2), pp.245-251. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aic.690480208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Removal of arsenate from drinking water with a natural manganese oxide in the presence of competing anions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (2), pp.167-173. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/ws.2001.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la sorption d’hydrocarbures aromatiques polycycliques en milieux poreux naturels saturés par chromatographie éluto-frontale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Appert-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, N°19 - 3ème trimestre 2000, pp.40-44. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron removal from drinking water with a boron selective resin: is the treatment really selective?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 34 (1), pp.109-116. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1354(99)00130-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective removal of fluoride ions by a two-way ion-exchange cyclic process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schweizer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 55 (17), pp.3341-3352. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2509(00)00009-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and modelling of gelatin production from bone powder: elaboration of an overall kinetic scheme for the acid process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Nicolas-Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tréguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Brajoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 67 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1385-8947(97)00010-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for capacity variations of weak-acid and weak-base ion-exchangers as a function of the ionic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Nicolas-Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Fernandez Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chenevière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Grévillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 17 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0923-1137(92)90568-M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04959528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the chemical effects on the clogging of a solution filter in LOCA and SA conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mtoilibou Abdallah Keymoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference Nuclear Energy for New Europe (NENE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jožef Stefan Institute (JSI), Sep 2025, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromine des métaux sur une friche polycontaminée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sirguey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è Rencontres Nationales de la Recherche sur les sites et sols pollués, ATELIER 5B : Nouvelles opportunités pour de nouveaux usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France. pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical tests to study potential chemical effects on sump clogging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Le Saux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bosland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cantrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RCCS 2021 OECD/NEA Specialist Workshop on Reactor core and containment cooling systems long term management and reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Levice, Slovakia. Paper #1310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedogenic evolution of soils of urban, industrial, traffic, mining and military areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séré Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vidal Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schwartz Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Confederation of Soil Science Societies, Aug 2021, Genève (virtual), Switzerland. pp.72-74, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-88966-998-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of a biosurfactant for a treatment​ for soils impacted by​ Polycyclic Aromatic Hydrocarbons (PAHs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AquaConSoil, May 2019, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodégradation des HAPs dans les sols, assistée par lavage au biosurfactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites et sols pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Montrouge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment to evaluate the impacts of NBS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Based Solutions (NBS) to improve biodiversity in anthropized environments symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockage de carbone dans les Technosols construits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fiorelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire organisé par le Réseau Matières Organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrometallurgical treatment of Ni hyperaccumulator biomass : from plants to end-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guilpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Jally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mineral Processing Congress (IMPC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Moscou, Russia. Paper #927</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil development in ion-adsorbed rare earth elements mine tailings to assess the sustainability of the reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meina Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenshen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental remediation: Selection of a biosurfactant for a new method of treatment for soils and waters impacted by Polycyclic Aromatic Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Galopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoEnergy Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pole Avenia, Jul 2018, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a biosurfactant-enhanced treatment for soils impacted by Polycyclic Aromatic Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Bioremediation Conference (EBC-VII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un traitement pour la dépollution des sites contaminés aux Hydrocarbures Aromatiques Polycycliques (HAP) par lavage aux biosurfactants et biodégradation dynamisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersol' 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intersol, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfers and impact of deicer salt on road retention ponds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Winter Road Congress Gdánsk 2018 - PIARC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Gdánsk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de la charge polluante (matière en suspension, NACI) au sein d&apos;un bassin de rétention routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIARC 2018, The 15th International Winter Road Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Gdansk, Pologne. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution load (metal trace elements and sodium chloride) transfer dynamics at water-sediment interface in road retention basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIARC 2018 - XVth International Winter Road Congress / AIPCR 2018 - XVe Congrès international de la Viabilité Hivernale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a Biosurfactant-Enhanced Treatment for Soils Impacted by PAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Morlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELEVENTH INTERNATIONAL CONFERENCE ON REMEDIATION OF CHLORINATED AND RECALCITRANT COMPOUNDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BATTELLE, Apr 2018, Palm Springs, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REE recovery from mine tailings via the hyperaccumulator D. dichotoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongliang Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Mineral Processing Congress Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REE Recovery from the Fern D. Dichotoma by Acid Oxalic Precipitation After Direct Leaching with EDTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Chour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction 2018: Proceedings of the First Global Conference on Extractive Metallurgy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada. pp. 2659-2667 - paper #224, </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95022-8_224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de plantes hyperaccumulatrices pour la production d'énergie et de sels de nickel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramez Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés, Jul 2017, Nancy, France. Papier #3.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d’un soutien thermique modéré pour augmenter l’efficacité de l’oxydation chimique de sols lourdement contaminés par des HAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Ranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés - SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage of carbon in constructed Technosols: in situ monitoring and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of metal-contaminated soils with biochar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiu Rongliang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weihua Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Universiti Sains Malaysia – University of Lorraine Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal trace elements and sodium chloride transfer dynamics in road retention basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining: producing Ni salts from the biomass of hyperaccumulator plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2016: XXVIII International Mineral Processing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Quebec, Canada. pp 1983-1988 Paper #445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of zinc, manganese and lead from pyrometallurgical sludge by hydrometallurgical processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2016: XXVIII International Mineral Processing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Quebec, Canada. pp 2481-2489 - Paper #311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining for nickel: a complete chain that optimizes ecosystem services rendered by ultramafic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan John Martin Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benizri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPC 2016: XXVIII International Mineral Processing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Canadian Institute of Mining, Metallurgy and Petroleum, Sep 2016, Quebec, Canada. pp 1961-1966 - Paper #445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel agromining for ANSH production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current developments in agromining and phytomining.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Biennial SGA Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil 2015: 13th International UFZ-Deltares Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorver project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Blaudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Bioremediation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining for nickel: a complete chain that optimizes ecosystem services rendered by ultramafic landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SGA Meeting “Mineral Resources in a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Geology Applied to Mineral Deposits (SGA). DEU., Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and indirect effects of biochar on the mobility of metals and nutrients in contaminated soils: a two-column leaching experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). AUT., Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Sino-French Workshop on Soil Pollution and Remediation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Guangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse végétale à usage industriel à partir de sites et matériaux délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomining: a win-win partnership between agronomy and chemical engineering to recycle metals dispersed in soil. GPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPE – 4th International Congress on Green Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Sevilla, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer dynamics of road deicing salts in a retention pond for road water treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIARC 2014 − XIVth International Winter Road Congress / AIPCR 2014 − XIVe Congrès international de la Viabilité Hivernale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Andorre, Andorra</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of halophytes for phytoremediation of road runoff contaminated by deicing salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI th International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilisation des métaux lourds par le biochar : une nouvelle voie de remédiation des sols pollués?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP2013 - XIVe congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early pedogenesis of a Technosol developing on iron industry deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise F. Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA) of International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of metals in a Technosol developing ona former settling pond of iron industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noële Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lysimeter-Sap Flow Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Freising, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects assessment of biochar to remediate heavy-metals contaminated soils,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME 2012) Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Microbiologie du Sol et de l'Environnement (CMSE). FRA., Oct 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La refonctionnalisation écologique des sols par la revégétalisation : une autre manière d’utiliser le végétal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy G. Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filières de valorisation de la biomasse végétale produite sur sols pollués: enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Schnuriger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sonia Provent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is vegetalization a sustainable solution to manage a former settling pond of iron industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction des éléments en traces métalliques par les plantes hyperaccumulatrices (As, Cd, Ni et Zn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotechnologies appliquées aux sites pollués</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH and heavy metal transport in a polluted soil : is there an alternative to field scale experiments ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International UFZ-Deltares/TNO Conference on management of soil, groundwater &amp; sediments (CONSOIL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH and heavy metal transfer from the soil to the water table : a lysimeter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotrons and Lysimeters 2010 "Key tools for studying terrestrial ecosystem respones to global change, to pollutants and the ecological engineering" (ECOTRONS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in situ et à long terme du devenir et des conséquences environnementales de la multipollution d’un sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Nationales de la Recherche sur les Sites et Sols Pollués. Pollutions locales et diffuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport de HAP et de métaux dans les sols : du laboratoire au terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie des Procédés (SFGP). FRA., Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expériences de laboratoire permettent-elles de prévoir le transport de HAP et de métaux à l'échelle du lysimètre de terrain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gujisaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Nationales de la Recherche sur les Sites et Sols Pollués. Pollutions locales et diffuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in situ et à long terme du devenir et des conséquences environnementales de la multipollution d’un sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bauda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Strasbourg, France. 400 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle diffusion controls PAH migration in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congrès de la Société Française de Génie des Procédés (SFGP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation à l'échelle du terrain du transfert vers la ressource en eau de HAP et métaux présents dans un sol de friches industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès International du GRUTTEE "Ressources en eau : Quels outils scientifiques pour une gestion durable de leur qualité ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH and heavy metal transport in soils : from laboratory tests to field scale experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, NewYork, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement des sols par oxydation chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Village UPDS ( Union des Professionnels de la Dépollution des Sites)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of heavy metals on PAH sorption onto soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConSoil 2008: 10th International Conference on Soil-Water System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génie chimique au service de la réhabilitation des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon européen de la Recherche et de l'Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, PARIS, Porte de Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de l’écodynamique de pollutions mixtes (hydrocarbures aromatiques polycycliques, métaux) dans la rhizosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage écoulement-interactions dans les sols insaturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gujisaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès de la Société française de Génie des procédés (SFGP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des méthodes chromatographiques à l'étude de la migration de 129I dans les argilites du Callovo-Oxfordien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tevissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulphate sorption on Callovo-Oxfordian argillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Meeting on “Clays in natural and engineered barriers for radioactive waste confinement”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de traitement des sols pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Européenne d'été - EEIGM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of iodide retention on Callovo-Oxfordian argillites and its influence on iodide migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bazer-Bachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tevissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Descostes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grenut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIGRATION'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Column experiments : a powerful tool to study adsorption processes in soils. South China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-O. Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Guanghzou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la production de biosurfactant sur la remobilisation et la biodégradation des HAP par une communauté bactérienne issue d'un site contaminé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Betelu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXe Colloque de l'Association Francophone d'Ecologie Microbienne - AFEM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of deicer salt in treatment ponds : transfer and impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIARC 2018 – XVth International Winter Road Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Gdansk, Poland. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium and zinc recovery from soils using hyperaccumulator plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaconsoil 2017 - 14th international conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the storage of organic carbon in constructed technosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leguédois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austin International Conference on Soil Modeling, International Soil Modeling Consortium (ISMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Austin, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du carbone organique dans des sols construits à partir de délaissés industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Dagois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining for nickel: a complete chain that optimizes ecosystem services rendered by ultramafic landscapes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII International Mineral Processing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Québec, Canada. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoextraction and phytomining of trace elements from soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXV Congresso Brasileiro de Ciência do Solo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Natal, Brazil. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling nickel from hyperaccumulator plants at the pilot scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaconsoil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using biochar for decreasing the mobility of metals in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Matthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mexico City, Mexico. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConsoil 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel agromining: a new phytotechnology to recover nickel from secondary resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling 2015: A challenge for chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Metz, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of selected halophytes for phytodesalination of road runoff polluted by deicing salts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Suaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Durickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Framont-Terrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Leblain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth International UFZ-Deltares Conference on Sustainable Use and Management of Soil, Sediment and Water Resources – AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel Phytoextraction by Seven Populations of Hyperaccumulating Brassicaceae.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Frota-Madeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th SGA Meeting “Mineral Resources in a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de phytoextraction du Ni par 7 populations de Brassicacées hyperaccumulatrices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Rue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Frota-Madeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole Doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Nancy, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER, filière de production de biomasse à usage industriel à partir de sites & matériaux délaissés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes rencontres nationales de la Recherche sur les sites et sols pollués, journées techniques nationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Baldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Brussels, Belgium. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic sorption properties in a chronosequence of soils derived from clay parent material. One century of the discovery of arsenicosis in Latin America (1914 – 2014).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Thiry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Arsenic in the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Buenos Aires, Argentina. 2014, Proceedings of the 5th international congress on arsenic in the environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperaccumulation of Ni in serpentines of Albania and Continental Greece: what are the trade-off between accumulated elements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J.M. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Konstantinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conferences on Serpentine Ecology (ICSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kota Kinabalu, Bornéo, Malaysia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New trends for nickel phytomining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. ICSE2014 - 8th International Conference on Serpentine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Kota Kinabalu, Malaysia. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New information for phytoextraction and phytomining.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Phytotechnologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Heraklion, Greece. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability of heavy metals in a former settling pond of iron industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International UFZ-Deltares Conference on Groundwater-Soil-Systems and Water Resource Management (AquaConsoil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelona, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cropping systems for nickel phytomining by hyperaccumulators in ultramafic soils of the Balkans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomining of Ni: how hyperaccumulation traits can be used in green mining?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Sterckeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Annual Meeting of the Society of Environmental Toxicology and Chemistry – Special Session « Metallophytes » SS05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Glasgow, United Kingdom. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel recycling from the biomass of the hyperaccumulating plant Alyssum murale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AquaConSoil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hydrometallurgical process for soil remediation and nickel recovery from hyperaccumulating plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SUITMA 7. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new process to produce nickel ammonium disulfate from the hyperaccumulating plant Alyssum murale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nancy, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immobilization mechanisms of heavy metals in contaminated soils with biochar amendments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress EUROSOIL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cropping systems for Ni phytomining by hyperaccumulators in ultramafic soils of the Balkans.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nancy, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and early pedogenetic evolution of a Technosol developing on iron industry deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of the European Soil Science Societies. Eurosoil 2012: soil science for the benefit of mankind and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012, 4th International Congress Eurosoil 2012 - Soil Science for the benefit of Mankind and Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Technosols developing on former settling pond comparable to natural soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe de Donato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Marrakech, Morocco. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomining, a means for soil remediation and metal recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïda Bani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Ghent, Belgium. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH and heavy metal transfer from the soil to the water table: a lysimeter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotrons and Lysimeters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Nancy, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de l’atténuation naturelle et de l’impact environnemental de polluants organiques (hydrocarbures aromatiques polycycliques) dans un sol de friche industrielle en présence ou non de végétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Biache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Matières organiques et environnement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Sainte Maxime, France. , Biogeochemistry, 106 (1), 2009, Biogeochemistry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals, 2nd edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan J.M. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland AG, 2021, Series Title: Mineral Resource Review, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Soil Remediation and Rehabilitation Existing and Innovative Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric D. van Hullebusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Huguenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Pechaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan Colombano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer Nature Switzerland, 2020, </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40348-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of graphene nanocomposites in the remediation of contaminated soils: Synergies, effectiveness, and liabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago José Marques Fraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Gomes Ghislandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Vinicius Fernandes Lima Cavalcanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurício Alves da Motta Sobrinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dimitrios A. Giannakoudakis; Lucas Meili; Ioannis Anastopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Materials for Environmental Remediation Applications: Adsorption and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.299-326, 2023, 978-0-323-91894-7. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-91894-7.00020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agromine, filière de valorisation des métaux contenus dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Cathelineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le recyclage, enjeu pour l’économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.273-288, 2023, Sciences - Géosciences - Ressources naturelles : la recherche fondamentale appliquée, 978-1-78948-162-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Plants to Products: Gold, REEs and Other Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Jally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye-Tao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van der Ent A., Baker A.J.M., Echevarria G., Simonnot M.O., Morel J.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: farming for metals, extracting unconventional resources using plants. 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.63-74, 2021, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions and Outlook for Agromining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Echevarria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony van Der Ent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Baker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. van der Ent; A.J.M. Baker; G. Echevarria; M.O. Simonnot; J.L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: farming for metals, extracting unconventional resources using plants. 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland AG, pp.485-489, 2021, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element Case Studies: Rare Earth Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Na Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong-Xiang Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. van der Ent; A.J.M. Baker; G. Echevarria; M.O. Simonnot; J.L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: farming for metals, extracting unconventional resources using plants. 2nd Edition,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland AG, pp.471-483, 2021, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment and Ecosystem Services of Agromining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. van der Ent; A.J.M. Baker; G. Echevarria; M.O. Simonnot; J.L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: farming for metals, extracting unconventional resources using plants. 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.75-98, 2021, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of nickel hyperaccumulator plants to nickel products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. van der Ent; A.J.M. Baker; G. Echevarria; M.O. Simonnot; J.L. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: farming for metals, extracting unconventional resources using plants, 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland AG, pp.47-62, 2021, 978-3-030-58903-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agromining from secondary resources: recovery of nickel and other valuable elements from waste materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Tognacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Buteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaylord Machinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Puschenreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van der Ent A., Baker A.J.M., Echevarria G., Simonnot M.O., Morel J.L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: farming for metals, extracting unconventional resources using plants. 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland AG, pp.299-321, 2021, 978-3-030-58903-5. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58904-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement des sols par désorption thermique conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Haemers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J3984, 2018, Techniques de l'Ingénieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nickel Recovery from Hyperaccumulator Plants Using a Chelating Resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Guilpain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction 2018. The Minerals, Metals &amp; Materials Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1961-1969, 2018, Extraction 2018. The Minerals, Metals &amp; Materials Series, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-95022-8_162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of bio-ore to products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Vaughan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: farming for metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9783319618982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment and ecosystem services of agromining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining : farming for metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.53-73, 2018, 978-3-319-61898-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Element Case Studies: Rare Earth Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Na Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agromining: Farming for Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 312 p., 2018, Mineral Resource Reviews, 978-3-319-61898-2. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-61899-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of strategic metals from urban soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mocellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within cities : global approaches to their sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schweizerbart science pub., 2017, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedological engineering for brownfield reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soils within cities : global approaches to their sustainable management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Schweizerbart Science Pub., pp.152-158, 2017, 978-3-510-65411-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de production d'un sel de sulfate double de nickel et d'ammonium à partir de plantes hyperaccumulatrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Plasari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Simonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canada, N° de brevet: Brevet canadien n°2.731.457,4 février 2011, international PCT/CA2012/050059. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de la chromatographie frontale des proteines par échange d'anions : application à l'albumine du serum bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nicolas-Simonnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Institut National Polytechnique de Lorraine, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1991INPL016N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01751021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId682"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05528436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Aarts" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus Chaney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Baker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c08259" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Porqueddu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laubie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szymczyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.134757" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860289v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Teillaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ait-Khouia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guittonny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2024.109167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Diemer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laubie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2025.102818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2024.100556" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04387414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie LE MAOUT ALVAREZ" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Minne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Le Saux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.12.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04538978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengping Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xiao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Guo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhong Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongliang Qiu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04539031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candie Xie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao He" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Shen Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tao Tang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130253" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03651988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jally" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kessler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121126" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03758368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cazals" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galopin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2022.104065" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04538943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jan&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Henrion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sigot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Muhr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Rongliang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2021.106879" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pacault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105671" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.103961" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884769v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hazotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Carvalho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.06.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian L D Paul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00099j" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136143" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161312v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bu&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103061" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934274v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.10.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01933951v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rodrigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;rard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.11.152" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guilpain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.07.024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934272v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijing Fu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanxue Yin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.07.125" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barbier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Durickovic" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3908-9" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938435v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Houzelot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Ranc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.10.030" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetao Tang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.06.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Susan Kidd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benizri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonnelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00044" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02979726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Laird" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Janes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977033" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934279v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxin Wu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiongfei Huang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencheng Wu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.08.113" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02101747v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.02.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02353041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8586-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938561v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhong" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.09.038" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Croze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8731-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.09.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mocellin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mercier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbonnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02353572v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Benizri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406702v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.110" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259752v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.12.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137736430850764E12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780410v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Croze" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.03.068" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Framont-Terrasse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leblain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire de Rouck" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.05.055" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8M8WFD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266252v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.025" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZF5Q5C4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267220v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. M. Baker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D. Reeves" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus L. Chaney" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. N. Anderson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es506031u" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267377v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scholtus" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Florentin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-1020-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266909v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwager" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schaal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0962-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267215v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet V. Ngo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lucas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.950759" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270983v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Wu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3278-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266904v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mocellin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mercier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Blais" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.04.039" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLCTQ92M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270993v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT14285" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594174v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0000000000000135" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943671v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2013.810585" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987218v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.04.047" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QWPNGV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0000953" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594291v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56567" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944707v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gujisaite" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.01.005" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G32HV264-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021454v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yvon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12106" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963849v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nsir" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.02.004" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VCZ97L7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881544v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijmtie.2013010104" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789535v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0513-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916658v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanina Kabeche" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2013.09.018" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828507v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Ngo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0155-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5RRQN6Q2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808811v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laurent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75VPMGDW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926673v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12107" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14MTW111-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776650v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Hao-Bo Deng" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Hang Wu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhong Wang" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong-Liang Qiu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60032-0" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D6T5KB3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707614v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-H. Zhang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-X. Wu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60030-7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLMCBF5J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684424v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbaroux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plasari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.01.063" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H73VS9TB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677057v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.06.052" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF90G8Q4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069496v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641800v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Albrecht" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.09.001" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNF547K6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673758v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbaroux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blais" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.09.009" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B17CBLF4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604543v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Svecova" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cremel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sardin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.02.090" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT1J0GJ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799197v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guigon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429909v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benhabib" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.009" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J09D714-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371652v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Scholtus" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Donato" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01088.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBPT0GXS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398893v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Tereza de Souza E Silva" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdinete Lins da Silva" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benicio de Barros Neto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.03.007" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7M5ZDLQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406591v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Semra" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1934-2659.1330" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-HRJRMFSH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371686v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. de Souza E Silva" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. da Silva" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Barros Neto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.04.042" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSCTVZ4T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508773v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T.S. Silva" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lins da Silva" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508774v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508604v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2009.09.005" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHL1GM6Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508753v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383762v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380268v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11437" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW92QNT0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299153v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirguey" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Souza E Silva" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.01.027" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PDKWFZ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00308512v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.05.067" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQGCJ3LN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421012v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cremel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-008-9832-0" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N7XTG97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277754v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-Y. Gao" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-F. Sun" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-J. Xia" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.03.019" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKFGTNDF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277662v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-Yu. Gao" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rui" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.06.026" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5124ZPJL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276061v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descostes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tevissen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenut" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.01.010" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S206TJN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284074v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0600431" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7M05ZF3T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284063v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descotes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.04.015" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJHTVKGF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486358v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.12.023" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6J89437-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445979v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.11.027" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4TKG5SQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132253v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0106534" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WKDC9851-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446008v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2002.0158" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132254v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie020269m" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WNMHCH1R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132421v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690480208" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-09LR54SH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445986v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2001.0034" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181534v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Appert-Collin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.453" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132424v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(99)00130-X" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LH1BVV4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132427v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schweizer" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00009-9" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFQVFL6R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898251v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Nicolas-Simonnot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tr&#233;guer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brajoux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(97)00010-7" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E76C4DAB0DD9BFBC6E3AE4759B8FDAEC3F5F804/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959528v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chenevi&#232;re" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;villot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-1137(92)90568-M" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWHDQLPK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05461183v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mtoilibou Abdallah Keymoon" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947260v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benizri" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613147v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Alvarez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pradier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bosland" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533680v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz Christophe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-998-1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171884v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlay" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02335196v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02357217v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958865v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354278v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172002v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171848v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960356v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chang" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshen Liu" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01797963v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610332v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156795v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813771v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483307v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02353822v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356403v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95022-8_224" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354414v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Saad" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958809v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Zhang" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958827v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613204v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813807v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03610088v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03610045v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Blais" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03610235v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan John Martin Baker" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740035v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742092v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263798v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baldo" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263799v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263575v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799158v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263806v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813839v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742927v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263795v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813825v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745966v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746294v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Watteau" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486387v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Raoult" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802399v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749653v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748993v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schnuriger" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sonia Provent" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189749v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748992v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Lei" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970676v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denys" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970588v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973355v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757367v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970556v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754211v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757364v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970553v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970554v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401110v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486373v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401101v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755444v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486369v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159942v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160009v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079938v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159997v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079944v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02171606v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483353v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373092v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801742v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958711v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263587v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bani" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486483v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrari" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486460v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792570v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matthieu" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486484v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486428v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813818v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741676v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Frota-Madeira" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741675v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486438v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486475v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thiry" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486481v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263564v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Baker" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konstantinou" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486479v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486480v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189723v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486472v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486459v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486473v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486474v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486471v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803642v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189750v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486470v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486468v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189751v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486402v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486375v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03079116v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J.M. Baker" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884833v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40348-5" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04539335v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Jos&#233; Marques Fraga" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gomes Ghislandi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vinicius Fernandes Lima Cavalcanti" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Alves da Motta Sobrinho" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91894-7.00020-7" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04539135v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202872v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_4" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203459v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_25" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203453v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yuan" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Na Guo" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Xiang Zheng" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_24" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203406v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_5" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202407v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vaughan" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202819v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tognacchini" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Buteri" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Machinet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_14" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02353701v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.extractionmeeting.org/" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95022-8_162" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352995v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Haemers" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02102710v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352851v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154599v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61899-9_19" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02102774v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352957v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787782v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751021v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nicolas-Simonnot" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991INPL016N" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05528436v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van der Ent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Aarts" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Morel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus Chaney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Baker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c08259" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334521v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Porqueddu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laubie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Szymczyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.134757" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860289v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Teillaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ait-Khouia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guittonny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2024.109167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05334468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xuan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Diemer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Moussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laubie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2025.102818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618438v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2024.100556" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04387414v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie LE MAOUT ALVAREZ" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Minne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Le Saux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cantrel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.12.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04538978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengping Zhou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xiao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Guo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhong Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongliang Qiu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c08395" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04539031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candie Xie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao He" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Shen Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye-Tao Tang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130253" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03651988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Jally" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Kessler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.121126" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03758368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cazals" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Huguenot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Betelu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Galopin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2022.104065" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04538943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dufaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jan&#232;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Henrion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sigot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET2290013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Chour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Muhr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu Rongliang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2021.106879" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hazotte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pacault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2020.105671" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884769v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hazotte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.M. Carvalho" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Simonnot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.06.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884698v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.103961" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian L D Paul" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony van Der Ent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0mt00099j" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136143" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02161312v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Mora" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure," TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bu&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103061" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01933951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rodrigues" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;rard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.11.152" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dagois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.10.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934272v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijing Fu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanxue Yin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.07.125" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Barbier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Suaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Durickovic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-018-3908-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901475v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guilpain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2018.07.024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938435v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Houzelot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Ranc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.10.030" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yetao Tang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2018.06.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01925783v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Susan Kidd" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Bani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benizri" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonnelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2018.00044" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02979726v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Laird" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Janes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1977033" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01934279v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxin Wu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiongfei Huang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wencheng Wu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.08.113" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02101747v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Pontvianne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2017.02.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02353041v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benhabib" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sardin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8586-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938561v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyuan Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhong" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.09.038" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938587v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Croze" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8731-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699912v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2017.09.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01938594v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mocellin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mercier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charbonnier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.09.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02353572v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Benizri" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01406702v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.08.110" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259752v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.12.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608824v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guimont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137736430850764E12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780410v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ranc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Croze" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.03.068" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-191ZK7KG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Framont-Terrasse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Leblain" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire de Rouck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.05.055" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8M8WFD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267220v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J. M. Baker" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D. Reeves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufus L. Chaney" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. N. Anderson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es506031u" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scholtus" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Florentin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Donato" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-1020-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266252v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.025" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZF5Q5C4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266909v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schwager" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schaal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ruban" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0962-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267215v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet V. Ngo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lucas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.950759" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270983v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihao Wu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3278-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01266904v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mocellin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mercier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Blais" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.04.039" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLCTQ92M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270993v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/BT14285" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594174v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SS.0000000000000135" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943671v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2013.810585" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987218v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Biache" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.04.047" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37QWPNGV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944707v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gujisaite" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.01.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G32HV264-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01274182v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Latifi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HE.1943-5584.0000953" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594291v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56567" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021454v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marion" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yvon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12106" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963849v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nsir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2014.02.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7VCZ97L7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881544v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Marchetti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijmtie.2013010104" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828507v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Ngo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-013-0155-9" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5RRQN6Q2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916658v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanina Kabeche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2013.09.018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789535v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0513-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808811v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laurent" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bues" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2012.12.003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75VPMGDW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926673v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12107" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14MTW111-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776650v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Hao-Bo Deng" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Hang Wu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Zhong Wang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong-Liang Qiu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60032-0" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D6T5KB3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707614v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-H. Zhang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-X. Wu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(12)60030-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLMCBF5J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684424v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barbaroux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Plasari" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.01.063" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H73VS9TB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677057v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.06.052" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NF90G8Q4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069496v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641800v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Albrecht" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gourry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.09.001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNF547K6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673758v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbaroux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.09.009" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B17CBLF4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604543v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Svecova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dossot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cremel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sardin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.02.090" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT1J0GJ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799197v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guigon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marias" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429909v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Benhabib" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2009.06.009" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J09D714-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371652v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Scholtus" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Donato" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01088.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBPT0GXS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508774v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T.S. Silva" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lins da Silva" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Barros Neto" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2009.03.007" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7M5ZDLQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398893v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Tereza de Souza E Silva" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdinete Lins da Silva" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benicio de Barros Neto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371686v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. de Souza E Silva" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. da Silva" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2008.04.042" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSCTVZ4T-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406591v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Semra" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1934-2659.1330" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-HRJRMFSH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508773v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508753v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508604v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meunier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2009.09.005" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHL1GM6Q-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383762v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380268v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.11437" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RW92QNT0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299153v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirguey" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Souza E Silva" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.01.027" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PDKWFZ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00308512v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2008.05.067" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQGCJ3LN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421012v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cremel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sirguey" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-008-9832-0" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N7XTG97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277662v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-Yu. Gao" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-F. Sun" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-J. Xia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rui" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2006.06.026" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5124ZPJL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277754v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-Y. Gao" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2007.03.019" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKFGTNDF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276061v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bazer-Bachi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descostes" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tevissen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grenut" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.01.010" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S206TJN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284074v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es0600431" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7M05ZF3T-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284063v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descotes" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2006.04.015" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJHTVKGF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486358v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2004.12.023" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K6J89437-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445979v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2004.11.027" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4TKG5SQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132253v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0106534" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WKDC9851-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446008v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2002.0158" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132254v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie020269m" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WNMHCH1R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132421v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Castel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690480208" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-09LR54SH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445986v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2001.0034" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181534v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Appert-Collin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.453" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132424v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Nicola&#239;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rosin" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(99)00130-X" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LH1BVV4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02132427v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schweizer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2509(00)00009-9" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFQVFL6R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898251v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Nicolas-Simonnot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tr&#233;guer" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Leclerc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brajoux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1385-8947(97)00010-7" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E76C4DAB0DD9BFBC6E3AE4759B8FDAEC3F5F804/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959528v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chenevi&#232;re" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bailly" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gr&#233;villot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0923-1137(92)90568-M" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWHDQLPK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05461183v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mtoilibou Abdallah Keymoon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947260v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Benizri" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613147v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Alvarez" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pradier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bosland" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533680v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;r&#233; Geoffroy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vidal Beaudet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schwartz Christophe" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-88966-998-1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171884v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morlay" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02335196v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02357217v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958865v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354278v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960356v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Chang" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshen Liu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171848v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01797963v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172002v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610332v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813771v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483307v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156795v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02353822v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02356403v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95022-8_224" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02354414v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Saad" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613204v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958827v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958809v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihua Zhang" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813807v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03610088v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03610045v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Blais" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03610235v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan John Martin Baker" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740035v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742092v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263798v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baldo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263799v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263575v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799158v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263795v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263806v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742927v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813839v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813825v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745966v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746294v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Watteau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486387v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;le Raoult" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802399v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749653v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Morel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy G. S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748993v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Gaucher" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schnuriger" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sonia Provent" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189749v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748992v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Lei" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970676v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denys" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970588v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757367v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970556v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973355v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757364v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754211v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970553v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970554v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401110v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486373v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401101v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755444v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486369v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159942v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160009v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079938v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159997v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079944v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02171606v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483353v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02373092v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801742v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958711v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263587v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Bani" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486460v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486483v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferrari" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792570v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Matthieu" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486484v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486428v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813818v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741676v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Frota-Madeira" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741675v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486438v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486481v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486475v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thiry" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263564v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Baker" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Konstantinou" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486479v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486480v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189723v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486472v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486459v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486473v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486474v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486471v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803642v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486470v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189750v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189751v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486468v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486402v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486375v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03079116v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan J.M. Baker" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02884833v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. van Hullebusch" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Pechaud" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40348-5" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04539335v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Jos&#233; Marques Fraga" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gomes Ghislandi" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vinicius Fernandes Lima Cavalcanti" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maur&#237;cio Alves da Motta Sobrinho" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-91894-7.00020-7" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04539135v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202872v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_4" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203459v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_25" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203453v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yuan" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Na Guo" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Xiang Zheng" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_24" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203406v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_5" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202407v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vaughan" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202819v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tognacchini" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Buteri" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Machinet" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Puschenreiter" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58904-2_14" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352995v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Haemers" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02353701v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.extractionmeeting.org/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95022-8_162" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02102710v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352851v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154599v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61899-9_19" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02102774v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352957v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787782v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751021v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nicolas-Simonnot" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1991INPL016N" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>