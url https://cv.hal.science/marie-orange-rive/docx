--- v0 (2026-03-06)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIE-ORANGE RIVÉ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-orange-rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4622-2250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korean Christian Churches, the ibuk ch’ulsin Minority and the Perception of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Korean Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Institute for the Study of Religion, Sogang University, Korea, 4 (2), pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">프랑스 '코리안학'의 현주소</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces et reconfigurations de la question Nord/Sud en Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen de Ceuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://espacestemps.net/document8430.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie sud-coréenne : absence de logiques dynastiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.165-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges entre les élites académiques françaises et coréennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Han'guksaron (Histoire de la Corée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, numéro spécial : Hanbul sugyo 120-nyôn sa-ûi Chaejomyông (Nouveau regard sur les 120 ans de relations diplomatiques entre la France et la Corée), 45, pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appartenance régionale et représentativité régionale de l'élite du pouvoir sud-coréenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Corée en miettes. Régions et territoires, 51, pp.67-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours institutionnels en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots: les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, numéro spécial : Discours d'Asie : identités et ruptures, ENS éditions, 66, pp.134-142. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mots.2001.2597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les wagons du métro de Séoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (2), pp.151-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">서울대학교, 또 하나의 “그랑드 에컬” (Sôul taehakkyo, tto hana ûi ‘kûrangdû ek’ôl ?’)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">서울대학교 대학신문</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer les nouveaux quartiers de P'yongyang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du centenaire de l'UGI : Le temps des géographes, session : Ville, Architecture et Urbanisme en Corée du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale (UGI), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An History of Koreans Self-Mockery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 30th AKSE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Korean Studies in Europe; La Rochelle university, Oct 2021, La Rochelle, France. pp.1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Korea Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Feb 2020, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques de recherche sur les terrains asiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galette scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Chine, Corée, Japon (CCJ-EHESS), Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) politique(s) envers la Corée du Nord ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bondaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duchatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jürgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde AFPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Étude de la Corée, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Press about Korea in 1919 during the Paris Peace Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Program for the Exchange of Lecturers (EPEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe University (Goethe-Universität Frankfurt), Mar 2019, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Higher Education and Its Challenges in Asia and Europe I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Philosophy Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Convenor : Myungkoo Kang (Seoul National University); Chair : Harald Fuess (Heidelberg University); ICAS 11 Convention, Jul 2019, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">한국독립운동가들의 파리강화회의 활동과 약소민족의 독립문 제</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">제 1 차 세계대전과 한국의 독립운동 (World War I and the independence movement of Korea), 2019 년도 한국근현대사학회 학술대회 세부 일정 (Academic conference in The Association for Korean Modern and Contemporary History)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French literary activities concerning the “3.1 undong”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th AKSE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Korean Studies in Europe; Sapienza University of Rome, Apr 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decision making concerning the choices of sites of memory (lieux de mémoire) in the city of P'yŏngyang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium in Korean Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française d'Extrême-Orient; Royal Asiatic Society, 2018, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hate speech studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Hate Speech in Asia and Europe : Beyond Hate &amp; Fear. How do Asia and Europe Deal with Hate Speech ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ritsumeikan University, Jan 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Korean Contemporary history in Paris Diderot University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the National Museum of Korean Contemporary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Museum of Korean Contemporary History; Jeju 4.3 Peace Foundation, Jul 2018, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacies of past revolutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ‘the April 19th Revolution’ 2018 - Reconsidering the Spirit of April Revolution in the Global Context and the Future of Korean Peninsula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Presse française concernant le mouvement du premier mars 1919 : Une France coloniale face à une Corée colonisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">광복회 역사강좌 국제 심포지엄</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1988 International Conference for Peace in the Sejong Culture Institute of Seoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">국민문화연구소</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachings and Research dealing with social-sciences about Korea in University Paris Diderot and France in 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Studies in the Social Sciences in Europe : Workshop to Establish the European Association for Korean Studies Scholars in the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turku University, Jun 2017, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachings and Research dealing with social-sciences about Korea in Paris Diderot University and France in 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop to Establish the European Association for Korean Studies Scholars in the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Finlande, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">서울에 세종문화회관 1988의 세계평화회의 (Sŏul-e Sejong munhwa hoegwan 1988-ŭi segye p'yŏnghwa hoeŭi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">국민문화연구소 (Kungmin munhwa yŏn'guso - Centre de recherche sur la culture des citoyens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korean Power Elite under the US Occupation and Early Years of the ROK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th AKSE conference, Panel : Polarizations and Circulations in the Korean Peninsula (1945-1950)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University; Association for Korean Studies in Europe (AKSE), Apr 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokch'o, the City of Uprooted Citizens in the Vanguard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">인문국제학술주간 국제학술대회 (International Humanities Seminar), 도시와 공간 (Cities and Spaces)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 경북대학교 인문대학 (Kyungpook National University), Nov 2017, Taegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'UFR LCAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire : Le corps féminin à la croisée des pratiques sociales et médicales et des perspectives transculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7 Diderot; Seoul National University, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques et contradictions coréennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du cycleVents d'Est consacré aux puissances d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Madeleine Daniélou, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières et réunification de la Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café géopolitique sur la Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Germaine Tillion, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites du pouvoir originaires du Nord de la péninsule coréenne en Corée du Sud Nature et importance des liens avec le Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Histoire du Japon contemporain : analyse et perspective du modèle de capitalisme japonais (Société, politique et économie dans le Japon contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCAO (Université Paris è Diderot); INALCO, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sud-Coréens originaires du Nord de la péninsule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges intellectuels, rapports de force, impérialisme : l'Extrême-Orient à travers son histoire intellectuelle, XIXe - XXe s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Apr 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Nord-Coréens » au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Asie et Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panel : (Re)tracer les frontières de la « coréanité » II : normes et institutions / organisé par Kyung-mi KIM et Eunsil YIM, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctionnaires du NIS sous le régime de Park Geun-Hye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Les acteurs politiques en Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche de la Corée, Laboratoire Chine, Corée, Japon (EHESS-CNRS, Paris-Diderot), Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Korean citizenship : debates about Koreanity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koreawissenschaftliche Tage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, Dec 2015, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-political Positions of the First and the Second Generations of the South Korean Elite Members originating from the Northwest regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th AKSE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Korean Studies in Europe; Ruhr University Bochum, Jul 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership changes under the Park Geun-Hye administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political leadership on the Korean peninsula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPEL-AKSE/KF program; Stockholm University, Mar 2015, Stockhlom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « post-division » coréenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire pluri-disciplinaire d’études coréennes du Centre Corée de l’EHESS, Laboratoire Chine, Corée, Japon (EHESS-CNRS, Paris-Diderot); Réseau des études sur la Corée (Paris-Diderot, EHESS, Inalco); Social Science Korea (SSK) de l’Université Dongguk, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Korean elite members originating from the Northern part of the Korean Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korea at the Crossroads: Geopolitics, Economics an Political System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asia Centre – IEC Collège de France - AKS, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation des études coréennes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international coréano-francophone sur la situation politique actuelle en Asie de l’est, problèmes territoriaux et cartographie Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation d’Histoire de l’Asie du Nord-Est; Ambassade de Corée en France, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between legal inclusion and social exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarization in divided societies: Korea in global context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panel 3: Divided South Korean Society (Divided and dividing south korean society in front of its minorities); Central European University, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du réseau EUKOPAC (EUropean research network on Korean Political Actors)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Conférences du Centre de recherches sur la Corée (séminaire pluridisciplinaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC-EHESS, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites originaires du Nord et implantation dans la capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes capitales du monde coréen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches sur la Corée (EHESS); RESCOR; Université Paris-diderot; Maison de l’Asie, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Korean intelligence services as political actor since 1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Studies Workshop on Contemporary and Modern Korea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services de renseignement sud-coréens et leurs transformations depuis 1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renseignement et l’Asie, de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche stratégique de l’École militaire (IRSEM); Université Paris IV-Sorbonne; UMR-IRICE 8138, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roles and Actions of the South Korean Elite Members Originating from North Korea under the Lee Myung-Back Administration Concerning its North-Korean Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The annual meeting of the International Studies Association Annual Conference "Global Governance: Political Authority in Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of the scientific discourse of the European independent research network on Korean political actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koreawissenschaftliche Tage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vienne, Nov 2011, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korean elite members originating from the Northern part of the Korean Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Asian Studies (AAS), Mar 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural Communication & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Conference on Translation and Interpreting Studies : World Intercultural Communication and Interpreting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hankuk University of Foreign Studies (HUFS-ITRI), Sep 2010, Séoul, South Korea. pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political actors under democratizing South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Democracy and its challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPEL seminar lecture; Universitat Bochum (RUB), Jun 2010, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are the leftists or anarchists in « democratized » South Korea ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress for Korean Politics and Society 2009: Korea at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, panel : The legacy of ideological conflict : nationalists, conservatives and leftists, Aug 2009, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clivages régionaux dans la péninsule coréenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Géo'rizon : L'Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de Géographie de l'Université de Chambéry, Dec 2009, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are the leftists or anarchists in « democratized » South Korea ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th AKSE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Korean Studies in Europe (AKSE), panel : South Korean political actors facing the democratic challenges: changes from the end of the military rule to the political alternation of 2007 for Buddhists, Jun 2009, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of political actors composition in South Korea since 1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political actors in Korea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, panel : Korean Studies; University of Vienna, Dec 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern Natives within the South Korean Elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North/South Interfaces in the Korean Peninsula, Session II : Social interfaces between the two Koreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South-Korean Anti-Candidate Civil Movements History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, panel : The Role of Civil society in South Korean’s Citizen-Centered Democracy, Apr 2008, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1961-1992 : Co-optation at the highest functions level of the South Korean State seen through human networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koreawissenschaftliche Tage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vienne, Nov 2007, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of South Korean Elites Seen through Associations and Networks of Northern Natives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 30th AKSE Anniversary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Korean Studies in Europe (AKSE), Apr 2007, Dourdan, France. pp.301-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Korean democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Congress for Korean Studies : Korea in the World, Democracy, Peace, Prosperity and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panel : Political Actors since 1987 : change and continuity in the South Korean Democracy, Aug 2007, Pusan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces Nord/Sud dans la péninsule coréenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre nationale des Jeunes Chercheurs ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political functions patrimonialisation strategies in the South korean democracy context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Transformation in East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECRC; KSGSC; International Workshop, Oct 2007, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The process of democratization and the political heredity issue in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 30th AKSE Anniversary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Korean Studies in Europe (AKSE), Apr 2007, Dourdan, France. pp.323-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Korean ruling elite in power from 1961 to 1992 human relations networks seen through biographical data (methodology and results)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Studies Graduate Student Conference (KSGSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de l'État militaire sud-coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie problématisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques clés pour comprendre la Corée et les Coréens en 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence au Technocentre de Renault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renault, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Affiliation and Regional Representativeness of South Korean State Ruling Elite on power between 1961 and 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th annual Meeting of the Association of Asian Studies (AAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chefs des services de renseignement sud-coréen de 1961 et 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission "Histoire du renseignement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Étude d'Histoire de la Défense; Ministère de la Défense, Jan 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconversion des ex-membres de l'élite dirigeante de l'État sud-coréen au pouvoir de 1961 à 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier n° 5 : Les élites dans les sociétés asiatiques contemporaines : renouvellement et reconversions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, actes du colloque du Réseau Asie (MSH-EHESS-Sciences-po), Sep 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'après-pouvoir des élites dirigeantes sud-coréennes au pouvoir de 1961 à 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la Corée organisée par l'AFPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Etudes coréennes (CNRS, UMR 8033) et le Centre de Recherches sur la Corée (EHESS), Feb 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'après-pouvoir des élites dirigeantes sud-coréennes au pouvoir de 1961 à 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st AKSE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Korean Studies in Europe (AKSE), 2003, Frascati, Italie. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Post-Power Times&amp;quot; of South-Korean Power Elites Ruling the State from 1961 to 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AKSE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Korean Studies in Europe, Apr 2003, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appartenance régionale et représentativité régionale des élites du pouvoir sud-coréennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Région, régionalisme, régionalisation en Corée du Sud"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Etudes coréennes (CNRS, UPRESA 8033); Centre de recherches sur la Corée (EHESS), Jan 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Korean Military Elites during the Era of Pak Chông-hûi: The Ruling Elite and the Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th AKSE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Korean Studies in Europe, Apr 2003, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale à la Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat sur l’éducation et la violence en Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Universitaire de France (MUF), Feb 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la société sud-coréenne contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, histoire et sociologie de la Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Mines de Paris; Laboratoire d’Études coréenne du CNRS (URA 1474), Mar 1998, Séoul, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les wagons du métro de Séoul : lieu de discours ‘visuels’ institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séoul : Passé, présent, avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS (CRESCO); AKSE; CNRS (URA 1474), May 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korean Independence Movement and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academy of Korean Studies of Korea; Association LIBERTAS; Republic of Korea Embassy in France, pp.185, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd International Workshop, Hate Speech in Asia and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SNUAC, Seoul National University, Ritsumeikan University; Academy of Korean Studies; UMR 8173 Chine, Corée, Japon (EHESS-CNRS); Paris Diderot University, pp.68, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Workshop of the Social Sciences Korean Studies European Network (SSKSEN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academy of Korean Studies; UMR 8173 Chine, Corée, Japon (EHESS-CNRS); Paris Diderot University, pp.41, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">한국독립운동과 프랑스</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Ok Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Diderot; Kookmin University; The Independence Hall of Korea, pp.78, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France et le mouvement d’indépendance coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Ok Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé-Lasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hate Speech in Asia and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myungkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé-Lasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooja Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03350879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « face sociale » en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Ok Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir le “suneung”, c'est réussir sa vie !… et le rater, c'est l'Enfer...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunsil Yim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La péninsule coréenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Korean Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corées. Deux logiques paradoxales et opposées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.176-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corée du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.282-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corée du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.280-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">République de Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.286-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">République de Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.286-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frères ennemis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.161-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corée du Nord, une escalade impossible à contenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décryptage (animée par Anne Corpet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'universitaire Marie-Orange Rivé-Lasan sur les tensions en Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOPOLIS – Les enjeux de la vie internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces sur la péninsule coréenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matinales d'été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview suite à l'annonce de la mort de Kim Jung-Il</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tranche internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily life in North Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chérel-Riquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fréquence Protestante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voix de l’Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation politique en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la mi-journée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décryptage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reprise des pourparlers militaires inter-coréens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Algérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique nord-coréenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d’actualité radiophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l’annonce des tests de lancement de missiles nord-coréens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l’international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Death penalty in North Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération internationale des ligues des droits de l’Homme (FIDH). 2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">북한의 사형제도 전체주의 국가기구</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération internationale des ligues des droits de l’Homme (FIDH). 2013, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peine de mort en Corée du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération internationale des ligues des droits de l’Homme (FIDH). 2013, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élite dirigeante de l'État sud-coréen au pouvoir de 1961 à 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. EHESS, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04089320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies about South Korea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé-Lasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies about North Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé-Lasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngmi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Dormels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARIE-ORANGE RIVÉ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-orange-rive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4622-2250</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korean Christian Churches, the ibuk ch’ulsin Minority and the Perception of the North</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Korean Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Institute for the Study of Religion, Sogang University, Korea, 4 (2), pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">프랑스 '코리안학'의 현주소</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde Diplomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces et reconfigurations de la question Nord/Sud en Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koen de Ceuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://espacestemps.net/document8430.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00562640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échanges entre les élites académiques françaises et coréennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Han'guksaron (Histoire de la Corée)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, numéro spécial : Hanbul sugyo 120-nyôn sa-ûi Chaejomyông (Nouveau regard sur les 120 ans de relations diplomatiques entre la France et la Corée), 45, pp.345-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie sud-coréenne : absence de logiques dynastiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33, pp.165-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appartenance régionale et représentativité régionale de l'élite du pouvoir sud-coréenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Corée en miettes. Régions et territoires, 51, pp.67-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours institutionnels en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, numéro spécial : Discours d'Asie : identités et ruptures, ENS éditions, 66, pp.134-142. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mots.2001.2597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les wagons du métro de Séoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 29 (2), pp.151-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">서울대학교, 또 하나의 “그랑드 에컬” (Sôul taehakkyo, tto hana ûi ‘kûrangdû ek’ôl ?’)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">서울대학교 대학신문</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer les nouveaux quartiers de P'yongyang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du centenaire de l'UGI : Le temps des géographes, session : Ville, Architecture et Urbanisme en Corée du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale (UGI), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An History of Koreans Self-Mockery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 30th AKSE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Korean Studies in Europe; La Rochelle university, Oct 2021, La Rochelle, France. pp.1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closing speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Korea Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Edinburgh, Feb 2020, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques de recherche sur les terrains asiatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galette scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Chine, Corée, Japon (CCJ-EHESS), Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Press about Korea in 1919 during the Paris Peace Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Program for the Exchange of Lecturers (EPEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goethe University (Goethe-Universität Frankfurt), Mar 2019, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Higher Education and Its Challenges in Asia and Europe I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Philosophy Roundtable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Convenor : Myungkoo Kang (Seoul National University); Chair : Harald Fuess (Heidelberg University); ICAS 11 Convention, Jul 2019, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle(s) politique(s) envers la Corée du Nord ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Berthelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bondaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duchatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Jürgensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde AFPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l’Étude de la Corée, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">한국독립운동가들의 파리강화회의 활동과 약소민족의 독립문 제</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">제 1 차 세계대전과 한국의 독립운동 (World War I and the independence movement of Korea), 2019 년도 한국근현대사학회 학술대회 세부 일정 (Academic conference in The Association for Korean Modern and Contemporary History)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French literary activities concerning the “3.1 undong”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th AKSE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Korean Studies in Europe; Sapienza University of Rome, Apr 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hate speech studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Hate Speech in Asia and Europe : Beyond Hate &amp; Fear. How do Asia and Europe Deal with Hate Speech ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ritsumeikan University, Jan 2018, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Korean Contemporary history in Paris Diderot University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the National Museum of Korean Contemporary History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Museum of Korean Contemporary History; Jeju 4.3 Peace Foundation, Jul 2018, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decision making concerning the choices of sites of memory (lieux de mémoire) in the city of P'yŏngyang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium in Korean Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole française d'Extrême-Orient; Royal Asiatic Society, 2018, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legacies of past revolutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on ‘the April 19th Revolution’ 2018 - Reconsidering the Spirit of April Revolution in the Global Context and the Future of Korean Peninsula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Presse française concernant le mouvement du premier mars 1919 : Une France coloniale face à une Corée colonisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">광복회 역사강좌 국제 심포지엄</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachings and Research dealing with social-sciences about Korea in University Paris Diderot and France in 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Studies in the Social Sciences in Europe : Workshop to Establish the European Association for Korean Studies Scholars in the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Turku University, Jun 2017, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 1988 International Conference for Peace in the Sejong Culture Institute of Seoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">국민문화연구소</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachings and Research dealing with social-sciences about Korea in Paris Diderot University and France in 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop to Establish the European Association for Korean Studies Scholars in the Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Finlande, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">서울에 세종문화회관 1988의 세계평화회의 (Sŏul-e Sejong munhwa hoegwan 1988-ŭi segye p'yŏnghwa hoeŭi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">국민문화연구소 (Kungmin munhwa yŏn'guso - Centre de recherche sur la culture des citoyens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korean Power Elite under the US Occupation and Early Years of the ROK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th AKSE conference, Panel : Polarizations and Circulations in the Korean Peninsula (1945-1950)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University; Association for Korean Studies in Europe (AKSE), Apr 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokch'o, the City of Uprooted Citizens in the Vanguard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">인문국제학술주간 국제학술대회 (International Humanities Seminar), 도시와 공간 (Cities and Spaces)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 경북대학교 인문대학 (Kyungpook National University), Nov 2017, Taegu, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiques et contradictions coréennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du cycleVents d'Est consacré aux puissances d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Madeleine Daniélou, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'UFR LCAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire : Le corps féminin à la croisée des pratiques sociales et médicales et des perspectives transculturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 7 Diderot; Seoul National University, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières et réunification de la Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café géopolitique sur la Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque Germaine Tillion, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites du pouvoir originaires du Nord de la péninsule coréenne en Corée du Sud Nature et importance des liens avec le Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire : Histoire du Japon contemporain : analyse et perspective du modèle de capitalisme japonais (Société, politique et économie dans le Japon contemporain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LCAO (Université Paris è Diderot); INALCO, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sud-Coréens originaires du Nord de la péninsule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échanges intellectuels, rapports de force, impérialisme : l'Extrême-Orient à travers son histoire intellectuelle, XIXe - XXe s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Genève, Apr 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Nord-Coréens » au Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Asie et Pacifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panel : (Re)tracer les frontières de la « coréanité » II : normes et institutions / organisé par Kyung-mi KIM et Eunsil YIM, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership changes under the Park Geun-Hye administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political leadership on the Korean peninsula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPEL-AKSE/KF program; Stockholm University, Mar 2015, Stockhlom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-political Positions of the First and the Second Generations of the South Korean Elite Members originating from the Northwest regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th AKSE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Korean Studies in Europe; Ruhr University Bochum, Jul 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Korean citizenship : debates about Koreanity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koreawissenschaftliche Tage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, Dec 2015, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctionnaires du NIS sous le régime de Park Geun-Hye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde Les acteurs politiques en Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche de la Corée, Laboratoire Chine, Corée, Japon (EHESS-CNRS, Paris-Diderot), Apr 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une « post-division » coréenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire pluri-disciplinaire d’études coréennes du Centre Corée de l’EHESS, Laboratoire Chine, Corée, Japon (EHESS-CNRS, Paris-Diderot); Réseau des études sur la Corée (Paris-Diderot, EHESS, Inalco); Social Science Korea (SSK) de l’Université Dongguk, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Korean elite members originating from the Northern part of the Korean Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korea at the Crossroads: Geopolitics, Economics an Political System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asia Centre – IEC Collège de France - AKS, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation des études coréennes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international coréano-francophone sur la situation politique actuelle en Asie de l’est, problèmes territoriaux et cartographie Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation d’Histoire de l’Asie du Nord-Est; Ambassade de Corée en France, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between legal inclusion and social exclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polarization in divided societies: Korea in global context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panel 3: Divided South Korean Society (Divided and dividing south korean society in front of its minorities); Central European University, Sep 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du réseau EUKOPAC (EUropean research network on Korean Political Actors)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Conférences du Centre de recherches sur la Corée (séminaire pluridisciplinaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC-EHESS, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites originaires du Nord et implantation dans la capitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes capitales du monde coréen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherches sur la Corée (EHESS); RESCOR; Université Paris-diderot; Maison de l’Asie, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Korean intelligence services as political actor since 1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Studies Workshop on Contemporary and Modern Korea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services de renseignement sud-coréens et leurs transformations depuis 1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le renseignement et l’Asie, de 1945 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche stratégique de l’École militaire (IRSEM); Université Paris IV-Sorbonne; UMR-IRICE 8138, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Roles and Actions of the South Korean Elite Members Originating from North Korea under the Lee Myung-Back Administration Concerning its North-Korean Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The annual meeting of the International Studies Association Annual Conference "Global Governance: Political Authority in Transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of the scientific discourse of the European independent research network on Korean political actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koreawissenschaftliche Tage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vienne, Nov 2011, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korean elite members originating from the Northern part of the Korean Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Asian Studies (AAS), Mar 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural Communication & Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International Conference on Translation and Interpreting Studies : World Intercultural Communication and Interpreting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hankuk University of Foreign Studies (HUFS-ITRI), Sep 2010, Séoul, South Korea. pp.87-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political actors under democratizing South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Democracy and its challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPEL seminar lecture; Universitat Bochum (RUB), Jun 2010, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are the leftists or anarchists in « democratized » South Korea ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress for Korean Politics and Society 2009: Korea at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, panel : The legacy of ideological conflict : nationalists, conservatives and leftists, Aug 2009, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are the leftists or anarchists in « democratized » South Korea ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th AKSE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Korean Studies in Europe (AKSE), panel : South Korean political actors facing the democratic challenges: changes from the end of the military rule to the political alternation of 2007 for Buddhists, Jun 2009, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clivages régionaux dans la péninsule coréenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Géo'rizon : L'Asie orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de Géographie de l'Université de Chambéry, Dec 2009, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of political actors composition in South Korea since 1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political actors in Korea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, panel : Korean Studies; University of Vienna, Dec 2009, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern Natives within the South Korean Elites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North/South Interfaces in the Korean Peninsula, Session II : Social interfaces between the two Koreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South-Korean Anti-Candidate Civil Movements History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Asian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, panel : The Role of Civil society in South Korean’s Citizen-Centered Democracy, Apr 2008, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1961-1992 : Co-optation at the highest functions level of the South Korean State seen through human networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Koreawissenschaftliche Tage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Vienne, Nov 2007, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of South Korean Elites Seen through Associations and Networks of Northern Natives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 30th AKSE Anniversary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Korean Studies in Europe (AKSE), Apr 2007, Dourdan, France. pp.301-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Korean democracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The World Congress for Korean Studies : Korea in the World, Democracy, Peace, Prosperity and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Panel : Political Actors since 1987 : change and continuity in the South Korean Democracy, Aug 2007, Pusan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces Nord/Sud dans la péninsule coréenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre nationale des Jeunes Chercheurs ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political functions patrimonialisation strategies in the South korean democracy context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamics of Transformation in East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECRC; KSGSC; International Workshop, Oct 2007, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The process of democratization and the political heredity issue in South Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 30th AKSE Anniversary Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Korean Studies in Europe (AKSE), Apr 2007, Dourdan, France. pp.323-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The South Korean ruling elite in power from 1961 to 1992 human relations networks seen through biographical data (methodology and results)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Korean Studies Graduate Student Conference (KSGSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de l'État militaire sud-coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asie problématisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques clés pour comprendre la Corée et les Coréens en 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence au Technocentre de Renault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renault, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Affiliation and Regional Representativeness of South Korean State Ruling Elite on power between 1961 and 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th annual Meeting of the Association of Asian Studies (AAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chefs des services de renseignement sud-coréen de 1961 et 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission "Histoire du renseignement"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Étude d'Histoire de la Défense; Ministère de la Défense, Jan 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconversion des ex-membres de l'élite dirigeante de l'État sud-coréen au pouvoir de 1961 à 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier n° 5 : Les élites dans les sociétés asiatiques contemporaines : renouvellement et reconversions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, actes du colloque du Réseau Asie (MSH-EHESS-Sciences-po), Sep 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'après-pouvoir des élites dirigeantes sud-coréennes au pouvoir de 1961 à 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la Corée organisée par l'AFPEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Etudes coréennes (CNRS, UMR 8033) et le Centre de Recherches sur la Corée (EHESS), Feb 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Post-Power Times&amp;quot; of South-Korean Power Elites Ruling the State from 1961 to 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AKSE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Association for Korean Studies in Europe, Apr 2003, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'après-pouvoir des élites dirigeantes sud-coréennes au pouvoir de 1961 à 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 21st AKSE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Korean Studies in Europe (AKSE), 2003, Frascati, Italie. pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appartenance régionale et représentativité régionale des élites du pouvoir sud-coréennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Région, régionalisme, régionalisation en Corée du Sud"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Etudes coréennes (CNRS, UPRESA 8033); Centre de recherches sur la Corée (EHESS), Jan 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">South Korean Military Elites during the Era of Pak Chông-hûi: The Ruling Elite and the Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th AKSE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Korean Studies in Europe, Apr 2003, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale à la Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat sur l’éducation et la violence en Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mission Universitaire de France (MUF), Feb 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la société sud-coréenne contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, histoire et sociologie de la Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Mines de Paris; Laboratoire d’Études coréenne du CNRS (URA 1474), Mar 1998, Séoul, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les wagons du métro de Séoul : lieu de discours ‘visuels’ institutionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séoul : Passé, présent, avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS (CRESCO); AKSE; CNRS (URA 1474), May 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korean Independence Movement and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academy of Korean Studies of Korea; Association LIBERTAS; Republic of Korea Embassy in France, pp.185, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2nd International Workshop, Hate Speech in Asia and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SNUAC, Seoul National University, Ritsumeikan University; Academy of Korean Studies; UMR 8173 Chine, Corée, Japon (EHESS-CNRS); Paris Diderot University, pp.68, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Workshop of the Social Sciences Korean Studies European Network (SSKSEN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academy of Korean Studies; UMR 8173 Chine, Corée, Japon (EHESS-CNRS); Paris Diderot University, pp.41, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">한국독립운동과 프랑스</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Ok Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Diderot; Kookmin University; The Independence Hall of Korea, pp.78, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France et le mouvement d’indépendance coréen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Ok Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé-Lasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hate Speech in Asia and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myungkoo Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé-Lasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wooja Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippa Hall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03350879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « face sociale » en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Ok Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir le “suneung”, c'est réussir sa vie !… et le rater, c'est l'Enfer...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunsil Yim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La péninsule coréenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Korean Peninsula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corées. Deux logiques paradoxales et opposées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.176-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corée du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.282-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corée du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.280-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">République de Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.286-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">République de Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état du monde 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.286-290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frères ennemis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.161-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corée du Nord, une escalade impossible à contenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décryptage (animée par Anne Corpet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'universitaire Marie-Orange Rivé-Lasan sur les tensions en Corée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOPOLIS – Les enjeux de la vie internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les interfaces sur la péninsule coréenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matinales d'été</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview suite à l'annonce de la mort de Kim Jung-Il</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tranche internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily life in North Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Chérel-Riquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fréquence Protestante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Voix de l’Amérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La situation politique en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise en Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la mi-journée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Corée du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décryptage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reprise des pourparlers militaires inter-coréens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Algérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique nord-coréenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d’actualité radiophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l’annonce des tests de lancement de missiles nord-coréens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de l’international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">북한의 사형제도 전체주의 국가기구</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération internationale des ligues des droits de l’Homme (FIDH). 2013, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Death penalty in North Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération internationale des ligues des droits de l’Homme (FIDH). 2013, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peine de mort en Corée du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération internationale des ligues des droits de l’Homme (FIDH). 2013, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élite dirigeante de l'État sud-coréen au pouvoir de 1961 à 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. EHESS, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04089320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies about South Korea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé-Lasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies about North Korea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Orange Rivé-Lasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngmi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Dormels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01796405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D416C80C"/>
+    <w:nsid w:val="E55BD32C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-orange-rive" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4622-2250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060253v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Orange Riv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088734v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562640v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chabanol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ceuster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060263v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060297v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.2001.2597" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Berthelier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bondaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duchatel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#252;rgensen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076168v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061238v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089153v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089167v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075538v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075574v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075651v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089206v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061082v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076046v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089292v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060475v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ok Kim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Orange Riv&#233;-Lasan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myungkoo Kang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooja Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Hall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112817v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112863v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunsil Yim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088727v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112885v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112904v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112928v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113113v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113119v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ch&#233;rel-Riquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088709v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088714v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088713v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04089320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyeon Kim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmi Kim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Dormels" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-orange-rive" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4622-2250" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060253v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Orange Riv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088734v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00562640v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bidet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Chabanol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen de Ceuster" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060297v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mots.2001.2597" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060381v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089068v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Berthelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bondaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duchatel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line J&#252;rgensen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060550v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061258v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061266v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061316v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061287v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076415v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061301v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089091v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089144v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089189v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060584v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089176v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075538v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060993v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075574v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075651v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075643v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089206v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075922v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089214v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076036v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076046v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061082v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076063v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076077v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089292v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089297v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060475v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Ok Kim" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Orange Riv&#233;-Lasan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myungkoo Kang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wooja Kim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippa Hall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112817v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112863v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunsil Yim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088716v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088727v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112885v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112904v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112928v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113113v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113119v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Ch&#233;rel-Riquier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113053v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113018v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113037v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113003v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112965v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088709v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088713v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04089320v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyeon Kim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gray" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796405v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmi Kim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Dormels" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>