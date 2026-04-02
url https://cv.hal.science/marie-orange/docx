--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -759,252 +759,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsidian consumption at Qdeir 1, a Final Pre-Pottery Neolithic site in Syria: An integrated characterisation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Provenance Tracing Using Mother-of-Pearl and the Impact of Button Processing on the Material's Trace Elemental and Isotopic Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celeste Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Moffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy van Duivenvoorde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Australian Journal of Maritime Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077604v1</w:t>
+                <w:t xml:space="preserve">hal-03815595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance Tracing Using Mother-of-Pearl and the Impact of Button Processing on the Material's Trace Elemental and Isotopic Compositions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ian Moffat</w:t>
+                <w:t xml:space="preserve">Obsidian consumption at Qdeir 1, a Final Pre-Pottery Neolithic site in Syria: An integrated characterisation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Orange</w:t>
+                <w:t xml:space="preserve">Tristan Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Maritime Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.268-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2018.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815595v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced statistical analysis of LIBS spectra for the sourcing of obsidian samples</w:t>
               </w:r>
@@ -1427,51 +1427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Scheffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (2), pp.192-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1518,51 +1518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourcing Obsidian from Tell Aswad and Qdeir 1 (Syria) by SEM-EDS and EDXRF: Methodological Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2071,277 +2071,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches analytiques pour les études de provenance d’obsidiennes en Corse préhistorique</w:t>
+                <w:t xml:space="preserve">Dynamics of obsidian consumption between Nakhchivan and Northwestern Iran: a long-term perspective (6200 2300 BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Judith Thomalsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque de Calvi – L’habitat pré- et protohistorique / L’alloghju prestoricu è protostoricu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corse (ARPPC), Apr 2017, Calvi, France. pp.179-187</w:t>
+              <w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314661v1</w:t>
+                <w:t xml:space="preserve">hal-02153192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of obsidian consumption between Nakhchivan and Northwestern Iran: a long-term perspective (6200 2300 BC)</w:t>
+                <w:t xml:space="preserve">Approches analytiques pour les études de provenance d’obsidiennes en Corse préhistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Lugliè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Thomalsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">1er colloque de Calvi – L’habitat pré- et protohistorique / L’alloghju prestoricu è protostoricu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corse (ARPPC), Apr 2017, Calvi, France. pp.179-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153192v1</w:t>
+                <w:t xml:space="preserve">hal-02314661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking north: first insights into the consumption of obsidian from the Neolithic to the Bronze Age in Nakhchivan</w:t>
               </w:r>
@@ -2353,51 +2353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2452,51 +2452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité durant le Néolithique en Corse : approche croisée des provenances de matières premières minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,51 +2616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2879,51 +2879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on the Archaeology and Archaeometry of the Chalcolithic and Bronze Ages in Northwest Iran and South Caucasus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Tabriz, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2987,51 +2987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCAS Symposium 2017: Horizons in Australasian Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3082,51 +3082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Scheffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3203,51 +3203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Saint George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3328,51 +3328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3658,243 +3658,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIXE and obsidian sourcing in the Mediterranean area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing a new complementary geochemical approach for obsidian sourcing: The case of the western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Orange</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Scheffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th Annual Meeting of the Society for American Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729909v1</w:t>
+                <w:t xml:space="preserve">hal-01729932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a new complementary geochemical approach for obsidian sourcing: The case of the western Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIXE and obsidian sourcing in the Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th Annual Meeting of the Society for American Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729932v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA-ICP-MS and obsidian sourcing: towards an exhaustive characterization of lithic archaeological assemblages</w:t>
               </w:r>
@@ -3919,51 +3919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Scheffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Science, Engineering and the Environment. RISE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lismore, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4001,51 +4001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Near-East obsidian from Neolithic Syria: A Joint Analysis by SEM-EDS and EDXRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4762,51 +4762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4874,51 +4874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau protocole LA-ICP-MS pour l’analyse de provenance d’obsidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5008,51 +5008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Scheffers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5228,51 +5228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourcing obsidian by SEM-EDS and EDXRF in Neolithic Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5381,50 +5381,54 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Carrer, Martin Callanan, Philippe Della Casa, Federica Fontana, Sabine Reinhold, Hayley Saul. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Mountain Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Oxford University Press, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780197608005.013.34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
@@ -5446,51 +5450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l’apport des recherches sur les matières premières minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5867,51 +5871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BC6A356"/>
+    <w:nsid w:val="8EE32160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6098,51 +6102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-orange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7344-7597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228238684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S0869606323030054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Abedi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Vosough" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghader Ebrahimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.08.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Jordan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Moffat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy van Duivenvoorde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.12.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Scheffers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2016.1236516" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.11.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Modeste Koffi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153192v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Thomalsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Saint George" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Boschian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Papot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336841v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afrasiab Garavand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Malekpour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05543483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197608005.013.34" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-orange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7344-7597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228238684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S0869606323030054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Abedi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Vosough" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghader Ebrahimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Jordan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Moffat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy van Duivenvoorde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.08.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.12.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Scheffers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2016.1236516" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.11.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Modeste Koffi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Thomalsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Saint George" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Boschian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Papot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336841v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afrasiab Garavand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Malekpour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05543483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197608005.013.34" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>