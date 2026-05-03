--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -759,252 +759,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance Tracing Using Mother-of-Pearl and the Impact of Button Processing on the Material's Trace Elemental and Isotopic Compositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obsidian consumption at Qdeir 1, a Final Pre-Pottery Neolithic site in Syria: An integrated characterisation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celeste Jordan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Orange</w:t>
+                <w:t xml:space="preserve">Tristan Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Maritime Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.268-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2018.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815595v1</w:t>
+                <w:t xml:space="preserve">hal-02077604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsidian consumption at Qdeir 1, a Final Pre-Pottery Neolithic site in Syria: An integrated characterisation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Provenance Tracing Using Mother-of-Pearl and the Impact of Button Processing on the Material's Trace Elemental and Isotopic Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celeste Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Moffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy van Duivenvoorde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Australian Journal of Maritime Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077604v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced statistical analysis of LIBS spectra for the sourcing of obsidian samples</w:t>
               </w:r>
@@ -1427,51 +1427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Scheffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (2), pp.192-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1518,51 +1518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourcing Obsidian from Tell Aswad and Qdeir 1 (Syria) by SEM-EDS and EDXRF: Methodological Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2071,277 +2071,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of obsidian consumption between Nakhchivan and Northwestern Iran: a long-term perspective (6200 2300 BC)</w:t>
+                <w:t xml:space="preserve">Approches analytiques pour les études de provenance d’obsidiennes en Corse préhistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Lugliè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Thomalsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">1er colloque de Calvi – L’habitat pré- et protohistorique / L’alloghju prestoricu è protostoricu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corse (ARPPC), Apr 2017, Calvi, France. pp.179-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153192v1</w:t>
+                <w:t xml:space="preserve">hal-02314661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches analytiques pour les études de provenance d’obsidiennes en Corse préhistorique</w:t>
+                <w:t xml:space="preserve">Dynamics of obsidian consumption between Nakhchivan and Northwestern Iran: a long-term perspective (6200 2300 BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Judith Thomalsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque de Calvi – L’habitat pré- et protohistorique / L’alloghju prestoricu è protostoricu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corse (ARPPC), Apr 2017, Calvi, France. pp.179-187</w:t>
+              <w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314661v1</w:t>
+                <w:t xml:space="preserve">hal-02153192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking north: first insights into the consumption of obsidian from the Neolithic to the Bronze Age in Nakhchivan</w:t>
               </w:r>
@@ -2353,51 +2353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2452,51 +2452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité durant le Néolithique en Corse : approche croisée des provenances de matières premières minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,51 +2616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2879,51 +2879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on the Archaeology and Archaeometry of the Chalcolithic and Bronze Ages in Northwest Iran and South Caucasus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Tabriz, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2987,51 +2987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCAS Symposium 2017: Horizons in Australasian Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3082,51 +3082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Scheffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3203,51 +3203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Saint George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3328,51 +3328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3408,493 +3408,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des obsidiennes sardes dans la montagne corse au Néolithique moyen… Abri des Castelli, 2140 m d’altitude, commune de Corte, Haute-Corse</w:t>
+                <w:t xml:space="preserve">The Neolithisation of Corsica: a view from the top -Abri des Castelli, 2140m asl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Perruchini</w:t>
+                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+                <w:t xml:space="preserve">Nathalie.A.F. Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovani Boschian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Branch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Colloquium "The Geoarchaeology of Mediterranean Islands"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729859v1</w:t>
+                <w:t xml:space="preserve">hal-01729855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neolithisation of Corsica: a view from the top -Abri des Castelli, 2140m asl</w:t>
+                <w:t xml:space="preserve">Des obsidiennes sardes dans la montagne corse au Néolithique moyen… Abri des Castelli, 2140 m d’altitude, commune de Corte, Haute-Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Perruchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Branch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium "The Geoarchaeology of Mediterranean Islands"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729855v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a new complementary geochemical approach for obsidian sourcing: The case of the western Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIXE and obsidian sourcing in the Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th Annual Meeting of the Society for American Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729932v1</w:t>
+                <w:t xml:space="preserve">hal-01729909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIXE and obsidian sourcing in the Mediterranean area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing a new complementary geochemical approach for obsidian sourcing: The case of the western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Orange</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Scheffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th Annual Meeting of the Society for American Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729909v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA-ICP-MS and obsidian sourcing: towards an exhaustive characterization of lithic archaeological assemblages</w:t>
               </w:r>
@@ -3919,51 +3919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Scheffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Science, Engineering and the Environment. RISE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lismore, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4001,51 +4001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Near-East obsidian from Neolithic Syria: A Joint Analysis by SEM-EDS and EDXRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4762,51 +4762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4874,51 +4874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau protocole LA-ICP-MS pour l’analyse de provenance d’obsidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5008,51 +5008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Scheffers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5228,51 +5228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourcing obsidian by SEM-EDS and EDXRF in Neolithic Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5450,51 +5450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l’apport des recherches sur les matières premières minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5871,51 +5871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EE32160"/>
+    <w:nsid w:val="895F1C7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6102,51 +6102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-orange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7344-7597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228238684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S0869606323030054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Abedi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Vosough" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghader Ebrahimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Jordan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Moffat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy van Duivenvoorde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.08.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.12.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Scheffers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2016.1236516" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.11.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Modeste Koffi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Thomalsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Saint George" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Boschian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Papot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336841v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afrasiab Garavand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Malekpour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05543483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197608005.013.34" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-orange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7344-7597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228238684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S0869606323030054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Abedi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Vosough" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghader Ebrahimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.08.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Jordan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Moffat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy van Duivenvoorde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.12.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Scheffers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2016.1236516" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.11.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Modeste Koffi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153192v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Thomalsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Saint George" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Boschian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Papot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336841v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afrasiab Garavand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Malekpour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05543483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197608005.013.34" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>