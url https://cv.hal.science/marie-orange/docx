--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -759,252 +759,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obsidian consumption at Qdeir 1, a Final Pre-Pottery Neolithic site in Syria: An integrated characterisation study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Provenance Tracing Using Mother-of-Pearl and the Impact of Button Processing on the Material's Trace Elemental and Isotopic Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celeste Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Moffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy van Duivenvoorde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Australian Journal of Maritime Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077604v1</w:t>
+                <w:t xml:space="preserve">hal-03815595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance Tracing Using Mother-of-Pearl and the Impact of Button Processing on the Material's Trace Elemental and Isotopic Compositions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ian Moffat</w:t>
+                <w:t xml:space="preserve">Obsidian consumption at Qdeir 1, a Final Pre-Pottery Neolithic site in Syria: An integrated characterisation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Orange</w:t>
+                <w:t xml:space="preserve">Tristan Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Maritime Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.268-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2018.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815595v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced statistical analysis of LIBS spectra for the sourcing of obsidian samples</w:t>
               </w:r>
@@ -1427,51 +1427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Scheffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAR: Science &amp; Technology of Archaeological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (2), pp.192-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1518,51 +1518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourcing Obsidian from Tell Aswad and Qdeir 1 (Syria) by SEM-EDS and EDXRF: Methodological Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2071,277 +2071,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches analytiques pour les études de provenance d’obsidiennes en Corse préhistorique</w:t>
+                <w:t xml:space="preserve">Dynamics of obsidian consumption between Nakhchivan and Northwestern Iran: a long-term perspective (6200 2300 BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+                <w:t xml:space="preserve">Judith Thomalsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque de Calvi – L’habitat pré- et protohistorique / L’alloghju prestoricu è protostoricu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corse (ARPPC), Apr 2017, Calvi, France. pp.179-187</w:t>
+              <w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314661v1</w:t>
+                <w:t xml:space="preserve">hal-02153192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of obsidian consumption between Nakhchivan and Northwestern Iran: a long-term perspective (6200 2300 BC)</w:t>
+                <w:t xml:space="preserve">Approches analytiques pour les études de provenance d’obsidiennes en Corse préhistorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Lugliè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Thomalsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">1er colloque de Calvi – L’habitat pré- et protohistorique / L’alloghju prestoricu è protostoricu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association de Recherches Préhistoriques et Protohistoriques Corse (ARPPC), Apr 2017, Calvi, France. pp.179-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153192v1</w:t>
+                <w:t xml:space="preserve">hal-02314661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking north: first insights into the consumption of obsidian from the Neolithic to the Bronze Age in Nakhchivan</w:t>
               </w:r>
@@ -2353,51 +2353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2452,51 +2452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité durant le Néolithique en Corse : approche croisée des provenances de matières premières minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,51 +2616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veli Bakhshaliyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2879,51 +2879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on the Archaeology and Archaeometry of the Chalcolithic and Bronze Ages in Northwest Iran and South Caucasus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Tabriz, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2987,51 +2987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCAS Symposium 2017: Horizons in Australasian Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3082,51 +3082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Scheffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3203,51 +3203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Saint George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3328,51 +3328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Lugliè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3408,493 +3408,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Neolithisation of Corsica: a view from the top -Abri des Castelli, 2140m asl</w:t>
+                <w:t xml:space="preserve">Des obsidiennes sardes dans la montagne corse au Néolithique moyen… Abri des Castelli, 2140 m d’altitude, commune de Corte, Haute-Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elsa Perruchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Branch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium "The Geoarchaeology of Mediterranean Islands"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729855v1</w:t>
+                <w:t xml:space="preserve">hal-01729859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des obsidiennes sardes dans la montagne corse au Néolithique moyen… Abri des Castelli, 2140 m d’altitude, commune de Corte, Haute-Corse</w:t>
+                <w:t xml:space="preserve">The Neolithisation of Corsica: a view from the top -Abri des Castelli, 2140m asl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Orange</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie.A.F. Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovani Boschian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Perruchini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Bontempi</w:t>
+                <w:t xml:space="preserve">Nicolas Branch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Colloquium "The Geoarchaeology of Mediterranean Islands"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729859v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIXE and obsidian sourcing in the Mediterranean area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing a new complementary geochemical approach for obsidian sourcing: The case of the western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Orange</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Scheffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th Annual Meeting of the Society for American Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729909v1</w:t>
+                <w:t xml:space="preserve">hal-01729932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing a new complementary geochemical approach for obsidian sourcing: The case of the western Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PIXE and obsidian sourcing in the Mediterranean area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">79th Annual Meeting of the Society for American Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729932v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA-ICP-MS and obsidian sourcing: towards an exhaustive characterization of lithic archaeological assemblages</w:t>
               </w:r>
@@ -3919,51 +3919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Scheffers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Science, Engineering and the Environment. RISE 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Lismore, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4001,51 +4001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Near-East obsidian from Neolithic Syria: A Joint Analysis by SEM-EDS and EDXRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4762,51 +4762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Thomalsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4874,51 +4874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau protocole LA-ICP-MS pour l’analyse de provenance d’obsidiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5008,51 +5008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Joannes-Boyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Scheffers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5228,51 +5228,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sourcing obsidian by SEM-EDS and EDXRF in Neolithic Syria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Le Bourdonnec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5450,51 +5450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et échanges préhistoriques en Corse : l’apport des recherches sur les matières premières minérales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ameziane-Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5871,51 +5871,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="895F1C7E"/>
+    <w:nsid w:val="1C9224E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6102,51 +6102,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-orange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7344-7597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228238684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S0869606323030054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Abedi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Vosough" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghader Ebrahimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.08.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Jordan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Moffat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy van Duivenvoorde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.12.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Scheffers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2016.1236516" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.11.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Modeste Koffi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153192v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Thomalsky" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Saint George" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729855v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Boschian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729859v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Papot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336841v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afrasiab Garavand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Malekpour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05543483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197608005.013.34" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-orange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7344-7597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228238684" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719137v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veli Bakhshaliyev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S0869606323030054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Bourdonnec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12660" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Abedi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Vosough" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghader Ebrahimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celeste Jordan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Moffat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Joannes-Boyau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy van Duivenvoorde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077604v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Carter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2018.08.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132203v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00340H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Lugli&#232;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.12.033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.06.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Scheffers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20548923.2016.1236516" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.11.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018005v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alloteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Modeste Koffi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396277v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157366v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005664v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Thomalsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Colonna" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910623v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892983v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729833v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729843v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Saint George" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mazet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Perruchini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bontempi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie.A.F. Marini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovani Boschian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Branch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729932v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poupeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729935v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729437v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531576v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Papot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Moore" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680309v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336841v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afrasiab Garavand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Malekpour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887242v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003458v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ferraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908256v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05543483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197608005.013.34" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739415v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Abb&#232;s" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>