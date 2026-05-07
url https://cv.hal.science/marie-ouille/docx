--- v0 (2026-03-09)
+++ v1 (2026-05-07)
@@ -1255,295 +1255,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of stable long-term operation of a kilohertz laser-plasma accelerator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Huijts</w:t>
+                <w:t xml:space="preserve">Relativistic-intensity near-single-cycle light waveforms at kHz repetition rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Böhle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Andriyash</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Tomkus</w:t>
+                <w:t xml:space="preserve">Aurélie Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.23.093401⟩</w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41377-020-0280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863196v1</w:t>
+                <w:t xml:space="preserve">hal-02978236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relativistic-intensity near-single-cycle light waveforms at kHz repetition rate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maïmouna Bocoum</w:t>
+                <w:t xml:space="preserve">Demonstration of stable long-term operation of a kilohertz laser-plasma accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rovige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huijts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Andriyash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Jullien</w:t>
+                <w:t xml:space="preserve">V. Tomkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, pp.47. </w:t>
+              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (9), pp.093401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41377-020-0280-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.23.093401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978236v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of recent progress on laser-plasma acceleration at kHz repetition rate</w:t>
               </w:r>
@@ -2384,51 +2384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CFFCB86E"/>
+    <w:nsid w:val="E6D391EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2615,51 +2615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-ouille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1295-6419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267121555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677478v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez-Martens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.534255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03853805v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Monzac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00675-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeandet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Jolly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.444564" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9893418" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.12.011036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rovige" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouill&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040926" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572570v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Revet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khiar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filippov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argiroffi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome B&#233;ard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20917-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tomkus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.23.093401" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Tajalli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmerando Escoto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2018.2867442" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Burdonov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.205001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03957608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IPPAE007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562972" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-ouille" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1295-6419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/267121555" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677478v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez-Martens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.534255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03853805v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rovige" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Monzac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Huijts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor A Andriyash" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-022-00675-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614423v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeandet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Jolly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Borot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bussi&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.444564" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767700v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9893418" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.12.011036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rovige" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huijts" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Andriyash" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouill&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0040926" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572570v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Revet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khiar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filippov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Argiroffi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome B&#233;ard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-20917-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andriyash" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tomkus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.23.093401" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Tajalli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmerando Escoto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2018.2867442" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Burdonov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.205001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03957608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IPPAE007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562972" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466544v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>