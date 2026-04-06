--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1450,51 +1450,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RQL: An SQL-like Query Language for Discovering Meaningful Rules</w:t>
+                <w:t xml:space="preserve">RQL : un langage &amp;quot; à la SQL &amp;quot; pour découvrir des règles à partir des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
@@ -1512,106 +1512,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acte de la conférence BDA 2014 : Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collet, Christine and Bobineau, Christophe and Jouanot, Fabrice, Oct 2014, Autrans - Grenoble, France. pp.33--37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301091v1</w:t>
+                <w:t xml:space="preserve">hal-01147451v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RQL : un langage &amp;quot; à la SQL &amp;quot; pour découvrir des règles à partir des données</w:t>
+                <w:t xml:space="preserve">RQL: An SQL-like Query Language for Discovering Meaningful Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
@@ -1629,73 +1620,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acte de la conférence BDA 2014 : Gestion de Données – Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Shenzhen, China. pp.1203-1206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2014.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147451v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query Rewriting for Rule Mining in Databases</w:t>
               </w:r>
@@ -3005,51 +3005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0897A7BF"/>
+    <w:nsid w:val="E85C5B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3236,51 +3236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pailloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4311-9269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147011698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Duchateau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12881" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Renaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mephu Nguifo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks434" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Wijsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzuki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671990v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mauvois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21707" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:13a549a54f5a3f047c499f9143fbae75ee2563f4;origin=https://github.com/lias-laboratory/rql;visit=swh:1:snp:a1565e838a5bdab082e79f1b41b75cdc3e11791f;anchor=swh:1:rev:881bb8f4e99344c369a989c7b577ef2293288fd3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pailloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4311-9269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147011698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Duchateau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12881" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Renaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mephu Nguifo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks434" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Wijsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzuki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671990v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mauvois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21707" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:13a549a54f5a3f047c499f9143fbae75ee2563f4;origin=https://github.com/lias-laboratory/rql;visit=swh:1:snp:a1565e838a5bdab082e79f1b41b75cdc3e11791f;anchor=swh:1:rev:881bb8f4e99344c369a989c7b577ef2293288fd3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>