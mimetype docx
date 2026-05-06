--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1450,51 +1450,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RQL : un langage &amp;quot; à la SQL &amp;quot; pour découvrir des règles à partir des données</w:t>
+                <w:t xml:space="preserve">RQL: An SQL-like Query Language for Discovering Meaningful Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
@@ -1512,97 +1512,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acte de la conférence BDA 2014 : Gestion de Données – Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Shenzhen, China. pp.1203-1206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2014.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147451v2</w:t>
+                <w:t xml:space="preserve">hal-01301091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RQL: An SQL-like Query Language for Discovering Meaningful Rules</w:t>
+                <w:t xml:space="preserve">RQL : un langage &amp;quot; à la SQL &amp;quot; pour découvrir des règles à partir des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
@@ -1620,82 +1629,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acte de la conférence BDA 2014 : Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collet, Christine and Bobineau, Christophe and Jouanot, Fabrice, Oct 2014, Autrans - Grenoble, France. pp.33--37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDMW.2014.50⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01301091v1</w:t>
+                <w:t xml:space="preserve">hal-01147451v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query Rewriting for Rule Mining in Databases</w:t>
               </w:r>
@@ -3005,51 +3005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E85C5B1A"/>
+    <w:nsid w:val="DFAF5B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3236,51 +3236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pailloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4311-9269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147011698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Duchateau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12881" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Renaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mephu Nguifo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks434" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Wijsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzuki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671990v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mauvois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21707" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:13a549a54f5a3f047c499f9143fbae75ee2563f4;origin=https://github.com/lias-laboratory/rql;visit=swh:1:snp:a1565e838a5bdab082e79f1b41b75cdc3e11791f;anchor=swh:1:rev:881bb8f4e99344c369a989c7b577ef2293288fd3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pailloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4311-9269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147011698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Duchateau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12881" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Renaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mephu Nguifo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks434" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Wijsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzuki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671990v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mauvois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21707" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:13a549a54f5a3f047c499f9143fbae75ee2563f4;origin=https://github.com/lias-laboratory/rql;visit=swh:1:snp:a1565e838a5bdab082e79f1b41b75cdc3e11791f;anchor=swh:1:rev:881bb8f4e99344c369a989c7b577ef2293288fd3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>