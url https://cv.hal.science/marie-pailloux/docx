--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -593,295 +593,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional and metabolic alternations rebalance wheat grain storage protein accumulation under variable nitrogen and sulfur supply</w:t>
+                <w:t xml:space="preserve">RulNet: A Web-Oriented Platform for Regulatory Network Inference, Application to Wheat –Omics Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gouriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alicia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12881⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042399v1</w:t>
+                <w:t xml:space="preserve">hal-01260267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RulNet: A Web-Oriented Platform for Regulatory Network Inference, Application to Wheat –Omics Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Transcriptional and metabolic alternations rebalance wheat grain storage protein accumulation under variable nitrogen and sulfur supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gouriou</w:t>
+                <w:t xml:space="preserve">Nathalie N. Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ravel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (5), pp.20. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (2), pp.326-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260267v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02042399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dbWFA: a web-based database for functional annotation of Triticum aestivum transcripts</w:t>
               </w:r>
@@ -893,51 +893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan J. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Choulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1129,191 +1129,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différents types de règles pour la reconstruction de réseaux de gènes à partir de données d'expression</w:t>
+                <w:t xml:space="preserve">Unifying Framework for Rule Semantics: Application to Gene Expression Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Einoshin Suzuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Fundamenta Informaticae Journal - Special issue on Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, 78, pp.543-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980612v1</w:t>
+                <w:t xml:space="preserve">hal-01501476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying Framework for Rule Semantics: Application to Gene Expression Data</w:t>
+                <w:t xml:space="preserve">Différents types de règles pour la reconstruction de réseaux de gènes à partir de données d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Einoshin Suzuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamenta Informaticae Journal - Special issue on Intelligent Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 4, 78, pp.543-559</w:t>
+              <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01501476v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1450,51 +1450,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RQL: An SQL-like Query Language for Discovering Meaningful Rules</w:t>
+                <w:t xml:space="preserve">RQL : un langage &amp;quot; à la SQL &amp;quot; pour découvrir des règles à partir des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
@@ -1512,106 +1512,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDM 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acte de la conférence BDA 2014 : Gestion de Données – Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collet, Christine and Bobineau, Christophe and Jouanot, Fabrice, Oct 2014, Autrans - Grenoble, France. pp.33--37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301091v1</w:t>
+                <w:t xml:space="preserve">hal-01147451v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RQL : un langage &amp;quot; à la SQL &amp;quot; pour découvrir des règles à partir des données</w:t>
+                <w:t xml:space="preserve">RQL: An SQL-like Query Language for Discovering Meaningful Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
@@ -1629,73 +1620,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acte de la conférence BDA 2014 : Gestion de Données – Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Shenzhen, China. pp.1203-1206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2014.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147451v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Query Rewriting for Rule Mining in Databases</w:t>
               </w:r>
@@ -1707,51 +1707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1999,286 +1999,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards ad-hoc rule semantics for gene expression data</w:t>
+                <w:t xml:space="preserve">A New and Useful Syntactic Restriction on Rule Semantics for Tabular Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Foundations of Intelligent Systems (ISMIS 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Saratoga Springs, United States. pp.494-503</w:t>
+              <w:t xml:space="preserve">Bases de données avancées (BDA'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Saint Malo, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00108713v1</w:t>
+                <w:t xml:space="preserve">hal-01590949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notion de sémantiques bien-formées pour les règles</w:t>
+                <w:t xml:space="preserve">Towards ad-hoc rule semantics for gene expression data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Suzuki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.19-30</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Foundations of Intelligent Systems (ISMIS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Saratoga Springs, United States. pp.494-503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590954v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New and Useful Syntactic Restriction on Rule Semantics for Tabular Data</w:t>
+                <w:t xml:space="preserve">Notion de sémantiques bien-formées pour les règles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de données avancées (BDA'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Saint Malo, France, France</w:t>
+              <w:t xml:space="preserve">EGC 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, Paris, France. pp.19-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590949v1</w:t>
+                <w:t xml:space="preserve">hal-01590954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2840,51 +2840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Chardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3005,51 +3005,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFAF5B7A"/>
+    <w:nsid w:val="F553C209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3236,51 +3236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pailloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4311-9269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147011698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Duchateau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12881" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Renaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mephu Nguifo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks434" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Wijsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzuki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590954v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590949v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671990v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mauvois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21707" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:13a549a54f5a3f047c499f9143fbae75ee2563f4;origin=https://github.com/lias-laboratory/rql;visit=swh:1:snp:a1565e838a5bdab082e79f1b41b75cdc3e11791f;anchor=swh:1:rev:881bb8f4e99344c369a989c7b577ef2293288fd3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-pailloux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4311-9269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147011698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553742v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hatte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.19.00842" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bancel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Davanture" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13615" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Chardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.11.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vincent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gouriou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127127" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042399v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Plessis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Duchateau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12881" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964169v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Choulet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d S. Mouzeyar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/bat014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Renaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Perez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mephu Nguifo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks434" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501476v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einoshin Suzuki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980612v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103661v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01147451v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301091v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2014.50" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649604v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Renaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jef Wijsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590949v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Suzuki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Defois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590964v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671990v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rapha&#235;l Gros-D&#233;sormeaux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Saffache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coisy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Mauvois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717382v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21707" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Baron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buisson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:13a549a54f5a3f047c499f9143fbae75ee2563f4;origin=https://github.com/lias-laboratory/rql;visit=swh:1:snp:a1565e838a5bdab082e79f1b41b75cdc3e11791f;anchor=swh:1:rev:881bb8f4e99344c369a989c7b577ef2293288fd3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>