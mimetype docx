--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -637,165 +637,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aléas du genre et malentendu : la réception d’Atala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forell B2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonia Zagamé, May 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La critique essayiste de Stendhal dans la presse anglaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude: Le Quatrième Genre : l’essai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. p.175-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962748v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03906196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cent-jours stendhaliens, ou “l’entreprise la plus romanesque et la plus belle des temps modernes”</w:t>
               </w:r>
@@ -1235,2692 +1235,2692 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stendhal et le style</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Bordas; Philippe Berthier, Mar 2004, Paris, France. pp.181-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intérêt : les tribulations d’une catégorie esthétique au seuil du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.133-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.197.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures et lecteurs de Stendhal, dir. M.-R. Corredor, B. Didier, H. de Jacquelot (compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Stendhal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/stendhal.647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Charles, Composition (Compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Stendhal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/stendhal.639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de l’intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.231-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.190.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curieuse Lamiel. Caractère et intrigue dans la genèse du roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Stendhal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.205-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/stendhal.918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lecture perpétuelle de Stendhal en personne: H.B. par G.G.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 185, pp.131-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures réelles et théorie littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 181, pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.181.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforgue, Stendhal « alla Monaca ». Le romantisme, le romanesque, le roman (Compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rouge et le Noir, opéra rock?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lassagne, Ce que se parler veut dire, Paris, Honoré Champion, 2016 (compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Promenade et flânerie : vers une poétique de l'essai entre les XVIIIe et XIXe siècles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flâner, penser, écrire ? Questions sur la place de la littérature panoramique dans la généalogie de l’essai.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Promenade et flânerie : vers une poétique de l'essai entre les XVIIIe et XIXe siècles, 124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria C. Scott, Stendhal, la liberté et les héroïnes mal aimées (Compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Georges Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Le charme est rompu” ? Antiroman et réalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2941-5.p.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce et littérature. Les processus de légitimation dans Paris ou Le Livre des Cent-et-un</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 175, pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.165.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aa. Vv., L’Expérience romanesque au XIXe siècle, sous la direction de Catherine Mariette-Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, p. 606-607</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Roman pour femmes de chambre » et légitimation du romancier (1815-1840)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Genre et ses qualificatifs, 105, pp.309-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pigault-Lebrun, Jérôme, éd. S. Charles (Compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Brombert, Stendhal. Roman et liberté (Compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les yeux du théâtre. Pour une théorie de la lecture du texte dramatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Guardia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.158.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment placer sa voix ? Les narrateurs de Lamiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.293-323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bercegol et Didier Philippot (dir.), Approches du romantisme, Hommage à Michel Crouzet (compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ethos dans l’Histoire de la peinture en Italie : une construction fragile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.175-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Amossy (éd.), Analyse du discours et sociocritique (compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dumasy, Chantal Massol et Marie-Rose Corredor (dir.), Stendhal, Balzac, Dumas : un récit romantique ? (compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rouge et le Noir, un &amp;quot;roman pour femmes de chambre&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.205-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle, Balzac et la digression. Une nouvelle prose romanesque (compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sangsue, Stendhal et l’empire du récit (compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Piégay-Gros, Le Lecteur, Paris, Flammarion, « GF-Corpus Lettres » (Compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galerie de portraits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 136 (4), pp.433-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.136.0433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les livres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourdenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Stendhal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présences du personnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vanoosthuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourdenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Stendhal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Racine et Shakespeare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906207v1</w:t>
-              </w:r>
-[...2362 lines deleted...]
-                <w:t xml:space="preserve">hal-03906239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3938,64 +3938,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promenade et flânerie : vers une poétique de l'essai entre les XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4588,51 +4588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD366206"/>
+    <w:nsid w:val="B6D6E3D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4819,51 +4819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-parmentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8219-9767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052610632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49390264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011638385X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906593v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourdenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.197.0131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.639" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.190.0231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.647" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.918" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.181.0125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Farrugia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2941-5.p.0121" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.165.0075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Guardia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.158.0131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906522v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906242v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906561v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.136.0433" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.178489" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2085-6.p.0121" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.354" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-parmentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8219-9767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052610632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49390264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011638385X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906593v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.197.0131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.647" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.639" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.190.0231" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.918" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.181.0125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906533v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Farrugia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2941-5.p.0121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.165.0075" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Guardia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.158.0131" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906239v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.136.0433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourdenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.178489" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2085-6.p.0121" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.354" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>