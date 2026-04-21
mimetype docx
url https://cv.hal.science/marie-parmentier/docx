--- v1 (2026-04-01)
+++ v2 (2026-04-21)
@@ -637,165 +637,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La critique essayiste de Stendhal dans la presse anglaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude: Le Quatrième Genre : l’essai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Poitiers, France. p.175-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aléas du genre et malentendu : la réception d’Atala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forell B2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Antonia Zagamé, May 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906196v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02962748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cent-jours stendhaliens, ou “l’entreprise la plus romanesque et la plus belle des temps modernes”</w:t>
               </w:r>
@@ -982,165 +982,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dialogue avec le lecteur: de la conversation au trompe-l'oeil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stendhal dialoguiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Vanoosthuyse, Sep 2005, Paris, France. pp.37-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La focalisation interne dans le roman historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problèmes du roman historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aude Déruelle; Alain Tassel, May 2005, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906304v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03906307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah et le Lieutenant français de John Fowles : le piège du roman victorien</w:t>
               </w:r>
@@ -1235,2692 +1235,2692 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stendhal et le style</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Bordas; Philippe Berthier, Mar 2004, Paris, France. pp.181-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourdenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Stendhal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences du personnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vanoosthuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bourdenet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Stendhal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Racine et Shakespeare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intérêt : les tribulations d’une catégorie esthétique au seuil du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 191, pp.133-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rom.197.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lectures et lecteurs de Stendhal, dir. M.-R. Corredor, B. Didier, H. de Jacquelot (compte rendu)</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Charles, Composition (Compte rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Stendhal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/stendhal.647⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/stendhal.639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Michel Charles, Composition (Compte rendu)</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique de l’intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190, pp.231-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.190.0231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures et lecteurs de Stendhal, dir. M.-R. Corredor, B. Didier, H. de Jacquelot (compte rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Stendhal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/stendhal.639⟩</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/stendhal.647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Poétique de l’intérêt</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curieuse Lamiel. Caractère et intrigue dans la genèse du roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Stendhal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.205-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/stendhal.918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lecture perpétuelle de Stendhal en personne: H.B. par G.G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 190, pp.231-251. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 185, pp.131-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Curieuse Lamiel. Caractère et intrigue dans la genèse du roman</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rouge et le Noir, opéra rock?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Stendhal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La lecture perpétuelle de Stendhal en personne: H.B. par G.G.</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures réelles et théorie littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 185, pp.131-146</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 181, pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.181.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie Parmentier</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforgue, Stendhal « alla Monaca ». Le romantisme, le romanesque, le roman (Compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Loubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Promenade et flânerie : vers une poétique de l'essai entre les XVIIIe et XIXe siècles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lassagne, Ce que se parler veut dire, Paris, Honoré Champion, 2016 (compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flâner, penser, écrire ? Questions sur la place de la littérature panoramique dans la généalogie de l’essai.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Promenade et flânerie : vers une poétique de l'essai entre les XVIIIe et XIXe siècles, 124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommage à Georges Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria C. Scott, Stendhal, la liberté et les héroïnes mal aimées (Compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Le charme est rompu” ? Antiroman et réalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2941-5.p.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aa. Vv., L’Expérience romanesque au XIXe siècle, sous la direction de Catherine Mariette-Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, p. 606-607</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commerce et littérature. Les processus de légitimation dans Paris ou Le Livre des Cent-et-un</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 175, pp.75-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.165.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Roman pour femmes de chambre » et légitimation du romancier (1815-1840)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le Genre et ses qualificatifs, 105, pp.309-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pigault-Lebrun, Jérôme, éd. S. Charles (Compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Brombert, Stendhal. Roman et liberté (Compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les yeux du théâtre. Pour une théorie de la lecture du texte dramatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Guardia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 181, pp.125-141. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/poeti.181.0125⟩</w:t>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.158.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laforgue, Stendhal « alla Monaca ». Le romantisme, le romanesque, le roman (Compte rendu)</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment placer sa voix ? Les narrateurs de Lamiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16</w:t>
+              <w:t xml:space="preserve">, 2008, 7, pp.293-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Le Rouge et le Noir, opéra rock?</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Bercegol et Didier Philippot (dir.), Approches du romantisme, Hommage à Michel Crouzet (compte rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16</w:t>
+              <w:t xml:space="preserve">, 2008, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Laure Lassagne, Ce que se parler veut dire, Paris, Honoré Champion, 2016 (compte rendu)</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ethos dans l’Histoire de la peinture en Italie : une construction fragile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16</w:t>
+              <w:t xml:space="preserve">, 2007, 6, pp.175-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...67 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Amossy (éd.), Analyse du discours et sociocritique (compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Promenade et flânerie : vers une poétique de l'essai entre les XVIIIe et XIXe siècles</w:t>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...136 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hommage à Georges Blin</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Dumasy, Chantal Massol et Marie-Rose Corredor (dir.), Stendhal, Balzac, Dumas : un récit romantique ? (compte rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 15</w:t>
+              <w:t xml:space="preserve">, 2007, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Le charme est rompu” ? Antiroman et réalisme</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Déruelle, Balzac et la digression. Une nouvelle prose romanesque (compte rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Commerce et littérature. Les processus de légitimation dans Paris ou Le Livre des Cent-et-un</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rouge et le Noir, un &amp;quot;roman pour femmes de chambre&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, pp.205-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aa. Vv., L’Expérience romanesque au XIXe siècle, sous la direction de Catherine Mariette-Clot</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sangsue, Stendhal et l’empire du récit (compte rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studi francesi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, p. 606-607</w:t>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Roman pour femmes de chambre » et légitimation du romancier (1815-1840)</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Piégay-Gros, Le Lecteur, Paris, Flammarion, « GF-Corpus Lettres » (Compte rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Le Genre et ses qualificatifs, 105, pp.309-320</w:t>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...127 lines deleted...]
-                <w:t xml:space="preserve">Jean de Guardia</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galerie de portraits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/poeti.158.0131⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 136 (4), pp.433-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.136.0433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...722 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906239v1</w:t>
-              </w:r>
-[...276 lines deleted...]
-                <w:t xml:space="preserve">hal-03906207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3938,64 +3938,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promenade et flânerie : vers une poétique de l'essai entre les XVIIIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Loubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4588,51 +4588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6D6E3D9"/>
+    <w:nsid w:val="864E9A24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4819,51 +4819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-parmentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8219-9767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052610632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49390264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011638385X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906593v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.197.0131" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.647" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.639" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897370v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.190.0231" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.918" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897367v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961769v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.181.0125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906533v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Farrugia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906499v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2941-5.p.0121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906272v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.165.0075" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906491v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906256v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Guardia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.158.0131" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906248v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906512v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906551v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906239v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.136.0433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourdenet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897382v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906207v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.178489" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2085-6.p.0121" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.354" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-parmentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8219-9767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052610632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49390264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011638385X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906593v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourdenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.197.0131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.639" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.190.0231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.647" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.918" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.181.0125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Farrugia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2941-5.p.0121" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.165.0075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Guardia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.158.0131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906522v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.136.0433" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.178489" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2085-6.p.0121" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.354" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>