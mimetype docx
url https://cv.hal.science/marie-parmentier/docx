--- v2 (2026-04-21)
+++ v3 (2026-05-14)
@@ -637,165 +637,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aléas du genre et malentendu : la réception d’Atala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forell B2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonia Zagamé, May 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La critique essayiste de Stendhal dans la presse anglaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude: Le Quatrième Genre : l’essai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Poitiers, France. p.175-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962748v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03906196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cent-jours stendhaliens, ou “l’entreprise la plus romanesque et la plus belle des temps modernes”</w:t>
               </w:r>
@@ -982,165 +982,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La focalisation interne dans le roman historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes du roman historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aude Déruelle; Alain Tassel, May 2005, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le dialogue avec le lecteur: de la conversation au trompe-l'oeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stendhal dialoguiste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Vanoosthuyse, Sep 2005, Paris, France. pp.37-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906307v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03906304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah et le Lieutenant français de John Fowles : le piège du roman victorien</w:t>
               </w:r>
@@ -1646,319 +1646,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Charles, Composition (Compte rendu)</w:t>
+                <w:t xml:space="preserve">Lectures et lecteurs de Stendhal, dir. M.-R. Corredor, B. Didier, H. de Jacquelot (compte rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Stendhal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/stendhal.647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Charles, Composition (Compte rendu)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Stendhal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/stendhal.639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique de l’intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 190, pp.231-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/poeti.190.0231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Lectures et lecteurs de Stendhal, dir. M.-R. Corredor, B. Didier, H. de Jacquelot (compte rendu)</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curieuse Lamiel. Caractère et intrigue dans la genèse du roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Stendhal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2, </w:t>
-[...80 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.205-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/stendhal.918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2035,251 +2035,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rouge et le Noir, opéra rock?</w:t>
+                <w:t xml:space="preserve">Lectures réelles et théorie littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 181, pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.181.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laforgue, Stendhal « alla Monaca ». Le romantisme, le romanesque, le roman (Compte rendu)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/poeti.181.0125⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02961769v1</w:t>
+                <w:t xml:space="preserve">hal-03906533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Laforgue, Stendhal « alla Monaca ». Le romantisme, le romanesque, le roman (Compte rendu)</w:t>
+                <w:t xml:space="preserve">Le Rouge et le Noir, opéra rock?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906533v1</w:t>
+                <w:t xml:space="preserve">hal-03906587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
@@ -4588,51 +4588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="864E9A24"/>
+    <w:nsid w:val="A62E2E3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4819,51 +4819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-parmentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8219-9767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052610632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49390264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011638385X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906593v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962748v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906196v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906307v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906304v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourdenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.197.0131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.639" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.190.0231" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.647" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.918" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906587v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961769v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.181.0125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Farrugia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2941-5.p.0121" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.165.0075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Guardia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.158.0131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906522v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.136.0433" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.178489" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2085-6.p.0121" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.354" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-parmentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8219-9767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052610632" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/49390264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000011638385X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906593v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parmentier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897392v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897384v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897378v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962722v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906309v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourdenet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vanoosthuyse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.197.0131" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.647" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897396v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.639" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897370v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.190.0231" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897369v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.918" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897367v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.181.0125" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906587v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610557v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Farrugia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Loubier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906499v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2941-5.p.0121" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658635v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906272v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.165.0075" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Guardia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.158.0131" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906522v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906512v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906239v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.136.0433" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02537179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.178489" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906179v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897409v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906266v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2085-6.p.0121" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906264v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.354" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>